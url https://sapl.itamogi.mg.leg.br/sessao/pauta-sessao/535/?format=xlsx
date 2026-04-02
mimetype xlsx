--- v0 (2026-02-09)
+++ v1 (2026-04-02)
@@ -10,200 +10,203 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="57">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 1 de 2026</t>
   </si>
   <si>
     <t>Mesa Diretora da  Câmara Municipal - Direção</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAMOGI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 1 de 2026</t>
   </si>
   <si>
     <t>SIMONE CRISTINA BARBOSA,FABRICIO ANTONIO DE SOUSA,LESLIE MARIANE DOS SANTOS PAULA,ROVILSON APARECIDO DAVID</t>
   </si>
   <si>
     <t>Institui o Cordão de Girassol como símbolo de identificação das pessoas com deficiências ocultas, bem como, instrumento auxiliar de orientação no município de Itamogi, e dá outras providencias.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 1 de 2026</t>
   </si>
   <si>
+    <t>André Rosa Chagas,FABRICIO ANTONIO DE SOUSA,ROVILSON APARECIDO DAVID</t>
+  </si>
+  <si>
+    <t>DISPÓE SOBRE A ATUALIZAÇÃO DAS DIÁRIAS E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 2 de 2026</t>
+  </si>
+  <si>
     <t>LESLIE MARIANE DOS SANTOS PAULA</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE MULHER TRABALHADORA E DE DESTAQUE A SENHORA : " leni Aparecida Cipriano Alves. "</t>
-[...2 lines deleted...]
-    <t>Projeto de Decreto Legislativo nº 2 de 2026</t>
+    <t>CONCEDE O TÍTULO  DE MULHER TRABALHADORA A SENHORA: LENI APARECIDA CIPRIANO ALVES</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>SIMONE CRISTINA BARBOSA</t>
+  </si>
+  <si>
+    <t>"Concede o título de mulher trabalhadeira a senhora VILMA ROSA SOUSA".</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Executivo Municipal de Itamogi - Executivo</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNCIPIO DE ITAMOGI A CONCEDER AUXILIO FINANCEIRO AOS BLOCOS DE CARNAVAL DE ITAMOGI,POR OCASIÃO DA PARTICIPAÇÃO DOS EVENTOS CARNAVALESCO DO ANO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>Indicação nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Ari Natal Vidoni ,FABRICIO ANTONIO DE SOUSA,Joubert Gomes Barbosa,Marcos Benedito dos Santos,ROVILSON APARECIDO DAVID,SIMONE CRISTINA BARBOSA</t>
+  </si>
+  <si>
+    <t>Solicita a cobertura de todas as quadras esportivas do município</t>
+  </si>
+  <si>
+    <t>Indicação nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Implantação do sistema de monitoramento por câmeras em todas as repartições públicas municipais.</t>
+  </si>
+  <si>
+    <t>Indicação nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>ROVILSON APARECIDO DAVID,Ari Natal Vidoni ,FABRICIO ANTONIO DE SOUSA,Joubert Gomes Barbosa,Marcos Benedito dos Santos,SIMONE CRISTINA BARBOSA</t>
+  </si>
+  <si>
+    <t>(Solicita a contratação de um médico pediatra 24 horas paras atender no Hospital São João Batista ou em uma unidade publica).</t>
+  </si>
+  <si>
+    <t>Indicação nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>SIMONE CRISTINA BARBOSA,Ari Natal Vidoni ,FABRICIO ANTONIO DE SOUSA,Joubert Gomes Barbosa,Marcos Benedito dos Santos,ROVILSON APARECIDO DAVID</t>
+  </si>
+  <si>
+    <t>SOLICITAMOS A IMPLANTAÇÃO DA FARMACIA EM UNIDADE PÚBLICA DE SAÚDE NO MUNICÍPIO, COM ATENDIMENTO NOTURNO E NOS FINAIS DE SEMANA .</t>
+  </si>
+  <si>
+    <t>Indicação nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>FABRICIO ANTONIO DE SOUSA,Ari Natal Vidoni ,Joubert Gomes Barbosa,Marcos Benedito dos Santos,ROVILSON APARECIDO DAVID,SIMONE CRISTINA BARBOSA</t>
+  </si>
+  <si>
+    <t>SOLICITAMOS A IMPLANTAÇÃO DA OPÇÃO DE MEIO PERÍODO NAS CRECHES MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>Indicação nº 6 de 2026</t>
+  </si>
+  <si>
+    <t>OBJETIVO: PRIORIDADE NO ATENDIMENTO PARA PESSOAS COM DEFICIENÇIA, IDOSOS E GESTANTES.</t>
+  </si>
+  <si>
+    <t>Indicação nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>SOLICITAMOS A  CONSTRUÇÃO DE COBERTURAS E A INSTALAÇÃO  DE LIXEIRAS EM TODOS OS PONTOS DE PARADA ONDE CIRCULA O TRANPOSTE MUNICIPAL "LEVA E TRAZ".</t>
+  </si>
+  <si>
+    <t>Indicação nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>Joubert Gomes Barbosa,Ari Natal Vidoni ,FABRICIO ANTONIO DE SOUSA,Marcos Benedito dos Santos,ROVILSON APARECIDO DAVID,SIMONE CRISTINA BARBOSA</t>
+  </si>
+  <si>
+    <t>SOLICITAMOS A REFORMA TOTAL DO GINÁSIO  POLI ESPORTIVO E INSTALAÇÃO DE BEBEDOUROS  EM TODAS AS QUADRAS E CAMPOS DO MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>Indicação nº 9 de 2026</t>
+  </si>
+  <si>
+    <t>SOLICITO AQUISIÇÃO DE RECURSOS TERAPÊUTICOS DESTINADOS ÁS TERAPIAS OFERTADAS NO CENTRO DE SAÚDE E IMUNIZAÇÃO "JOSIANE APARECIDA DUARTE".</t>
+  </si>
+  <si>
+    <t>Indicação nº 10 de 2026</t>
   </si>
   <si>
     <t>FABRICIO ANTONIO DE SOUSA</t>
-  </si>
-[...91 lines deleted...]
-    <t>Indicação nº 10 de 2026</t>
   </si>
   <si>
     <t>SOLICITO A POSSIBILIDADE DE CRIAR UMA CLINICA MUNICIPAL DE RECUPERAÇÃO DE DEPENDENTES QUÍMICOS, PARA JOVENS E ADULTOS.</t>
   </si>
   <si>
     <t>Indicação nº 14 de 2026</t>
   </si>
   <si>
     <t>SOLICITAMOS ALÉM DA REVISÃO GERAL ANUAL, QUE SEJA CONCEDIDO REAJUSTE AOS SERVIDORES DA PREFEITURA MUNICIPAL DE ITAMOGI.</t>
   </si>
   <si>
     <t>Indicação nº 47 de 2026</t>
   </si>
   <si>
     <t>LESLIE MARIANE DOS SANTOS PAULA,André Rosa Chagas</t>
   </si>
   <si>
     <t>INDICAMOS ao Excelentíssimo Senhor Prefeito Municipal que sejam adotadas as providências necessárias para a criação de vagas no serviço público municipal com jornada de 20(vinte) horas semanais, destinadas à contratação de pessoas com deficiência, incluindo pessoas com Transtorno do Déficit de Atenção e Hiperatividade (TDAH), Transtorno do Espectro Autismo e outras deficiências mediante critérios técnicos e avaliação multiprofissional, quando necessário.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
@@ -838,114 +841,114 @@
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
       <c r="E15" t="s">
         <v>46</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>2827</v>
       </c>
       <c r="B16" t="s">
         <v>6</v>
       </c>
       <c r="C16" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>48</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>2828</v>
       </c>
       <c r="B17" t="s">
         <v>6</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="E17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>2832</v>
       </c>
       <c r="B18" t="s">
         <v>6</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>32</v>
       </c>
       <c r="E18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>2876</v>
       </c>
       <c r="B19" t="s">
         <v>6</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>