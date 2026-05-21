--- v0 (2026-02-09)
+++ v1 (2026-05-21)
@@ -10,833 +10,1854 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="480" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1284" uniqueCount="594">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ari Natal Vidoni , FABRICIO ANTONIO DE SOUSA, Joubert Gomes Barbosa, Marcos Benedito dos Santos, ROVILSON APARECIDO DAVID, SIMONE CRISTINA BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2819/indicacao_1.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2819/indicacao_1.pdf</t>
   </si>
   <si>
     <t>Solicita a cobertura de todas as quadras esportivas do município</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2820/indicacao_2-_2026-_base.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2820/indicacao_2-_2026-_base.pdf</t>
   </si>
   <si>
     <t>Implantação do sistema de monitoramento por câmeras em todas as repartições públicas municipais.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ROVILSON APARECIDO DAVID, Ari Natal Vidoni , FABRICIO ANTONIO DE SOUSA, Joubert Gomes Barbosa, Marcos Benedito dos Santos, SIMONE CRISTINA BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2821/indicacao_03-2026-_base.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2821/indicacao_03-2026-_base.pdf</t>
   </si>
   <si>
     <t>(Solicita a contratação de um médico pediatra 24 horas paras atender no Hospital São João Batista ou em uma unidade publica).</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>SIMONE CRISTINA BARBOSA, Ari Natal Vidoni , FABRICIO ANTONIO DE SOUSA, Joubert Gomes Barbosa, Marcos Benedito dos Santos, ROVILSON APARECIDO DAVID</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2822/indicacao_4-_2026-_base.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2822/indicacao_4-_2026-_base.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS A IMPLANTAÇÃO DA FARMACIA EM UNIDADE PÚBLICA DE SAÚDE NO MUNICÍPIO, COM ATENDIMENTO NOTURNO E NOS FINAIS DE SEMANA .</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>FABRICIO ANTONIO DE SOUSA, Ari Natal Vidoni , Joubert Gomes Barbosa, Marcos Benedito dos Santos, ROVILSON APARECIDO DAVID, SIMONE CRISTINA BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2823/indicacao_05-2026-_base.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2823/indicacao_05-2026-_base.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS A IMPLANTAÇÃO DA OPÇÃO DE MEIO PERÍODO NAS CRECHES MUNICIPAIS.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>SIMONE CRISTINA BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2824/indicacao_06-2026-_simone.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2824/indicacao_06-2026-_simone.pdf</t>
   </si>
   <si>
     <t>OBJETIVO: PRIORIDADE NO ATENDIMENTO PARA PESSOAS COM DEFICIENÇIA, IDOSOS E GESTANTES.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2825/indicacao_07-2026-_base.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2825/indicacao_07-2026-_base.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS A  CONSTRUÇÃO DE COBERTURAS E A INSTALAÇÃO  DE LIXEIRAS EM TODOS OS PONTOS DE PARADA ONDE CIRCULA O TRANPOSTE MUNICIPAL "LEVA E TRAZ".</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Joubert Gomes Barbosa, Ari Natal Vidoni , FABRICIO ANTONIO DE SOUSA, Marcos Benedito dos Santos, ROVILSON APARECIDO DAVID, SIMONE CRISTINA BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2826/indicacao_08-2026_base.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2826/indicacao_08-2026_base.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS A REFORMA TOTAL DO GINÁSIO  POLI ESPORTIVO E INSTALAÇÃO DE BEBEDOUROS  EM TODAS AS QUADRAS E CAMPOS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>LESLIE MARIANE DOS SANTOS PAULA</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2827/indicacao_09-_2026-_leslie.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2827/indicacao_09-_2026-_leslie.pdf</t>
   </si>
   <si>
     <t>SOLICITO AQUISIÇÃO DE RECURSOS TERAPÊUTICOS DESTINADOS ÁS TERAPIAS OFERTADAS NO CENTRO DE SAÚDE E IMUNIZAÇÃO "JOSIANE APARECIDA DUARTE".</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>FABRICIO ANTONIO DE SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2828/indicacao_010-2026-_fabricio.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2828/indicacao_010-2026-_fabricio.pdf</t>
   </si>
   <si>
     <t>SOLICITO A POSSIBILIDADE DE CRIAR UMA CLINICA MUNICIPAL DE RECUPERAÇÃO DE DEPENDENTES QUÍMICOS, PARA JOVENS E ADULTOS.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2829/indicacao_011-2026-_fabricio.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2829/indicacao_011-2026-_fabricio.pdf</t>
   </si>
   <si>
     <t>SOLICITO A INSTALAÇÃO DE BOCAS DE LOBOS NA RUA: ISRAEL PINHEIRO.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2830/indicacao_12-2026-_fabricio.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2830/indicacao_12-2026-_fabricio.pdf</t>
   </si>
   <si>
     <t>SOLICITO A POSSIBILIDADE DE IMPLANTAR UM PARQUINHO INFANTIL NA ESCOLA MUNICIPAL CLEOFE GUERRA.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2831/indicacao_013-2026-_fabricio.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2831/indicacao_013-2026-_fabricio.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONSTRUÇÃO DE UM PORTAL NA ENTRADA DA CIDADE QUE SEJA MAIS APRESENTAVÉL.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2832/indicacao_014-2026-_base.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2832/indicacao_014-2026-_base.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS ALÉM DA REVISÃO GERAL ANUAL, QUE SEJA CONCEDIDO REAJUSTE AOS SERVIDORES DA PREFEITURA MUNICIPAL DE ITAMOGI.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Marcos Benedito dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2833/indicacao_015-2026-_marcao.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2833/indicacao_015-2026-_marcao.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO A POSSIBILIDADE DE INSTALAR BANCOS DO LADO DE FORA DO CENTRO DE ESPECIALIDADES DE ITAMOGI, "DITA PADEIRA".</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITO A POSSIBILIDADE DO FORNECIMENTO  E DOAÇÃO DE LANCHES AOS PACIENTES QUE FAZEM TRATAMENTOS FORA DE ITAMOGI. (PASSOS,RIBEIRÃO, E OUTRAS, BEM COMO PARA OS MOTORISTAS.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2835/indicacao_017-2026-_fabricio.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2835/indicacao_017-2026-_fabricio.pdf</t>
   </si>
   <si>
     <t>SOLICITO A POSSIBILIDADE DE INSTALAR ALAMBRADO EM VOLTA DO "CAMPOS DO CERRADO" NO BAIRRO JARDIM UNIÃO.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2836/indicacao_018-2026-_leslie.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2836/indicacao_018-2026-_leslie.pdf</t>
   </si>
   <si>
     <t>OBJETIVO: A INCLUSÃO DOS PROFISSIONAIS DA EDUCAÇÃO INFANTIL NA LEI DO MAGISTÉRIO DO MUNICIPIO , CONFORME A LEI FEDERAL Nº 15.326/2026.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>ROVILSON APARECIDO DAVID</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2837/indicacao_019-2026-_rovilson.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2837/indicacao_019-2026-_rovilson.pdf</t>
   </si>
   <si>
     <t>SOLICITO A POSSIBILIDADE DE CRIAR UM REFEITÓRIO NASECRETÁRIA RURAL PARA OS SERVIDORES MUNICIPAIS DESTE SETOR.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2838/indicacao_020-2026-_leslie.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2838/indicacao_020-2026-_leslie.pdf</t>
   </si>
   <si>
     <t>OBJETIVO: ELABORAÇÃO DE PROJETO DE LEI NOS TERMOS DA LEI COMPLEMENTAR FEDERAL Nº 266 DE 12 DE JANEIRO DE 2026, QUE POSSIBILITA O PAGAMENTO RETROATIVO DE BENEFICIOS CONGELADOS DOS SERVIDORES PÚBLICOS DURANTE A PANDEMIA.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2839/indicacao_021-_fabricio.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2839/indicacao_021-_fabricio.pdf</t>
   </si>
   <si>
     <t>SOLICITO A REAFORMA TOTAL DOPREDIO DO VELÓRIO MUNICIPAL, BEM COMO:_x000D_
 -AMPLIAÇÃO DAS SALAS, VISANDO MELHOR ACOMODAÇÃO DAS FAMILIAS;_x000D_
 - INSTALAÇÃO DE APARELHOS DE AR CONDIONADOS, GARANTINDO CONFORTO TÉRMICO;_x000D_
 - IMPLANTAÇÃO DE MAIS BANCOS/ASSENTOS, OFERECENDO MELHORES DE PERMANENCIA NO LOCAL;_x000D_
 - BEM COMO A AQUISIÇÃO DE UM CARRINHO MORTUÁRIO, ASSESGURANDO MAIS DIGNIDADE, SEGURANÇA E ORGANIZAÇÃO NO TRANSPORTE INTERNO.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2840/indicacao_022-2026-_base.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2840/indicacao_022-2026-_base.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS A INSTALAÇÃO DE MONITORAMENTO EM TODAS AS CRECHES, ESCOLAS , NAS REPARTIÇÕES PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2841/indicacao_023-2026-_base.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2841/indicacao_023-2026-_base.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS A CONSTRUÇÃO DE UMA COZINHA PILOTO MUNICIPAL, DESTINADA AO PREPARO DE ALIMENTOS PARA PROGRAMAS, EVENTOS E FESTIVIDADES DO MUNICIPIO.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Joubert Gomes Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2842/indicacao_024-2026-_base.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2842/indicacao_024-2026-_base.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO JUNTAMENTE COM A SECRETARIA  COMPETENTE, PARA QUE SEJA INSTALADOS BEBEDOUROS EM TODAS AS QUADRAS, CAMPOS, GINÁSIO, E NAS DEMAIS REPATIÇÕES PÚBLICA ONDE OCORREM PRATICAS ESPORTIVA E ATIVIDADES FÍSICA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2843/indicacao_025-2026-_base.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2843/indicacao_025-2026-_base.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Poder Executivo Municipal, juntamente com a Secretaria competente, que sejam instaladas câmeras de monitoramento em todos os pontos de descarte de lixo (lixeiras públicas) do município, bem como que seja aplicada a devida fiscalização e penalidades (multas) aos munícipes que realizarem o descarte de resíduos de forma irregular, em desacordo com a legislação vigente.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2844/indicacao_026-2026-_base.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2844/indicacao_026-2026-_base.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Poder Executivo Municipal, por meio da Secretaria competente, que sejam realizadas seja realizada a reforma total de todos os prédios públicos da cidade, abrangendo, de forma prioritária:_x000D_
 - Escolas da rede municipal; Creches;_x000D_
 -Unidades de saúde (postos, PSF etc.);_x000D_
 -Demais prédios públicos ligados às áreas da saúde, educação e administração pública. - Instalar coberturas, construir banheiros se necessário for. Bem como fazer a pintura de todas as quadras de espertes, campos, “TODOS OS PREDIOS PUBLICOS DA CIDADE”.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2845/indicacao_027-2026-_base.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2845/indicacao_027-2026-_base.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Excelentíssimo Senhor Prefeito Municipal, indicar ao Poder Executivo Municipal, por meio da Secretaria competente, que sejam realizadas a manutenção e recuperação das estradas da zona rural do município._x000D_
 A presente indicação contempla, de forma específica, a necessidade de:_x000D_
 Limpeza das gamelas e bacias de contenção, Nivelamento das vias, Cascalha mento nos pontos críticos, E demais serviços necessários para garantir a trafegabilidade e a segurança dos usuários.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Indicamos  ao Excelentíssimo Senhor Prefeito Municipal, indicar ao Excelentíssimo Senhor Prefeito Municipal, a necessidade de contratação de um médico pediatra para atendimento diário no PSF (Programa Saúde da Família).</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2847/indicacao_030-2026-_base.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2847/indicacao_030-2026-_base.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Poder Executivo Municipal, em conjunto com a COPASA – Companhia de Saneamento de Minas Gerais, que seja instalada mais uma caixa de água (reservatório) para reforço do abastecimento nos bairros do município, em razão da constante falta de água enfrentada pela população.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2848/indicacao_031-2026-_base.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2848/indicacao_031-2026-_base.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal, solicitando à Prefeitura Municipal, juntamente com o órgão competente, que tome as devidas providências para a imediata reparação da cratera (ou buraco) existente atrás do Centro de Educação Infantil (CEI) e da Associação de Pais e Amigos dos Excepcionais (APAE).</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t xml:space="preserve">Ari Natal Vidoni </t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2849/indicacao_033-2026-_ari.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2849/indicacao_033-2026-_ari.pdf</t>
   </si>
   <si>
     <t>SOLICITO A INSTALAÇÃO DE AR-CONDICIONADO OU VENTILADORES NO CENTRO DE ESPECIALIZAÇÃO "CEI"</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2850/indicacao_035-2026-_joubert.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2850/indicacao_035-2026-_joubert.pdf</t>
   </si>
   <si>
     <t>SOLICITO A POSSIBILIDADE DE NOMEAÇÃO EM UM PRÉDIO PÚBLICO EM HOMENAGEM AO SENHOR|: FRANCISCO SOARES DA SILVA.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2851/indicacao_036-2026-_simone.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2851/indicacao_036-2026-_simone.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Prefeito Municipal e à Secretaria Municipal de Saúde, solicitando, se possível, Municipal a contratação ou implantação de uma Clínica da Mulher, destinada a oferecer atendimento especializado, humanizado e diferenciado às mulheres do município.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2852/indicacao_037-2026-_simone.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2852/indicacao_037-2026-_simone.pdf</t>
   </si>
   <si>
     <t>SOLICITO A AQUISIÇÃO DE UM APARELHO DE ULTRASSON PARA ATENDER AS DEMANDAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2859/indicacao_035-2026-_joubert.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2859/indicacao_035-2026-_joubert.pdf</t>
   </si>
   <si>
     <t>Nomeação de prédio público em homenagem ao Sr. Francisco Soares da Silva. Como forma de reconhecimento pelos relevantes serviços prestados à comunidade e sua contribuição para o desenvolvimento do município.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Solicito  se possível, Municipal a contratação ou implantação de uma Clínica da Mulher, destinada a oferecer atendimento especializado, humanizado e diferenciado às mulheres do município.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2861/indicacao_037-2026-_simone.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2861/indicacao_037-2026-_simone.pdf</t>
   </si>
   <si>
     <t>SOLICITO  SE POSSÍVEL, A AQUISIÇÃO DE UM APARELHO DE ULTRASSOM PARA ATENDER AS DEMANADAS DO  MUNICÍPIO.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2862/indicacao_038-2026.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2862/indicacao_038-2026.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNCÍPAL QUE ELABORE UM PROJETO DE AMPARO AOS ANIMAIS DE RUA.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2863/indicacao_039-2026-_cotinha.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2863/indicacao_039-2026-_cotinha.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA FEITO UM CONVÊNIO COM O PODER EXECUTIVO ESTADUAL PARA A AQUISIÇÃO DE UM NOVO VEÍCULO PARA A POLICIA MILITAR DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2864/indicacao_040-2026.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2864/indicacao_040-2026.pdf</t>
   </si>
   <si>
     <t>SOLICITO A INSTALAÇÃO DE RAMPA DE ACESSIBILIDADE NO ACESSO AOS BANHEIROS PÚBLICOS DA PRAÇA SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2865/indicacao_041-2026-_simone.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2865/indicacao_041-2026-_simone.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO, JUNTAMENTE COM A SECRETARIA DA SAUDE, QUE SEJA CONSTRUIDO UM LABORÁTÓRIO DE ANÁLISE CLÍNICA PARA NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2867/indicacao_042-2026.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2867/indicacao_042-2026.pdf</t>
   </si>
   <si>
     <t>"OBJETIVO: FAZER A REFORMA  E A  PINTURA DO CRISTO REDENTOR  BEM COMO O PAISAGISMO NA PRAÇA , NO BAIRRO SÃO BOM JESUS.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2870/indicacao_043-2026-_rovilson.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2870/indicacao_043-2026-_rovilson.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder Executivo a aquisição de um caminhão com cesta aéreo  para os serviços e manutenção urbana.</t>
   </si>
   <si>
-    <t>2872</t>
+    <t>2894</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2872/indicacao_45-2026_rovilson.pdf</t>
-[...2 lines deleted...]
-    <t>SOLICITO A CONSTRUÇÃO DE UMA NOVA OFICINA MECÂNIICA DE MAQUINARIOS PARA USO DO MUNICÍPIO.</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2894/indicacao_044-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos ao Executivo juntamente com a secretaria de obras , para resolver o problema que já existe a muitos anos na entrada do bairro rural "PEROBAS."</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>LESLIE MARIANE DOS SANTOS PAULA, André Rosa Chagas</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2873/indicacao_047-2026_leslie_e_andre.pdf</t>
-[...2 lines deleted...]
-    <t>NDICAMOS ao Excelentíssimo Senhor Prefeito Municipal que sejam adotadas as providências necessárias para a criação de vagas no serviço público municipal com jornada de 20(vinte) horas semanais, destinadas à contratação de pessoas com deficiência, incluindo pessoas com Transtorno do Déficit de Atenção e Hiperatividade (TDAH), Transtorno do Espectro Autismo e outras deficiências mediante critérios técnicos e avaliação multiprofissional, quando necessário.</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2873/indicacao_45-2026_rovilson.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Executivo para que se possível construir uma oficina nova municipal para maquinário. .</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2878/indicacao_046-2026.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2878/indicacao_046-2026.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO A POSSIBILIDADE A CONSTRUÇÃO  DE UM CENTRO DE ACOLHIMENTOS DE PACIENTE COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), A FIM DE OFERECER ACOLHIMENTO , ORIENTAÇÕES, ASCOMPAMENTO ESPECIALIZADO E SUPORTE NO DESENVOLVIMENTO DAS ATIVIDADES  DIARIAMENTE OS DIÁRIAS DESSAS FAMILÍAS.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2876/indicacao_047-2026_leslie_e_andre.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2876/indicacao_047-2026_leslie_e_andre.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao Excelentíssimo Senhor Prefeito Municipal que sejam adotadas as providências necessárias para a criação de vagas no serviço público municipal com jornada de 20(vinte) horas semanais, destinadas à contratação de pessoas com deficiência, incluindo pessoas com Transtorno do Déficit de Atenção e Hiperatividade (TDAH), Transtorno do Espectro Autismo e outras deficiências mediante critérios técnicos e avaliação multiprofissional, quando necessário.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2877/indicacao_048-2026-leslie.pdf</t>
+  </si>
+  <si>
+    <t>Solicito de denominar o centro de atendimento do Espectro Autista (TEA) com o nome  do senhor: Vitor Silveira Carte.</t>
+  </si>
+  <si>
+    <t>2891</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>Executivo Municipal de Itamogi</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2891/indicacao_049-2026-_andre.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal a criação e implantação do Projeto CPS (Centro de Promoção Social) em nosso município.</t>
+  </si>
+  <si>
+    <t>2892</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2892/indicacao_050-2026-_leslie_e_andre.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos instalações de lixeiras em diversos pontos da cidade , com prioridade para a Praça Bom Jesus, no bairro Vale do Sol.</t>
+  </si>
+  <si>
+    <t>2893</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2893/indicacao_051-2026-_leslie.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos que sejam adotadas e providências necessárias para: Criação de um grupo terapêutico de acolhimento e apoio a mães e famílias enlutadas, com encontro periódicos  ( semanais ou quinzenais) , facilitados por psicólogas e /ou psicólogos capacidades e com experiencia em luto e trauma.</t>
+  </si>
+  <si>
+    <t>2895</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2895/indicacao_052-2026-_leslie.pdf</t>
+  </si>
+  <si>
+    <t>Objetivo: Realize a pintura e revitalização das lombadas localizadas nas ruas: R.: Antônio José Feliciano; AV: Domingos João Guerra; R.: Ovídio de Abreu.</t>
+  </si>
+  <si>
+    <t>2902</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2902/indicacao_053-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito  ao Prefeito Municipal juntamente com o setor competente as providências para a reativação da fabrica de de blocos.</t>
+  </si>
+  <si>
+    <t>2908</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2908/indicacao_054-2026-_marcao.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Solicita a reforma da Academia ao Ar Livre e da Praça localizada no Bairro Alto Bela Vista. Senhor Presidente, Indico à Mesa, nos termos regimentais, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, solicitando a reforma da Academia ao Ar Livre e da pracinha localizada no Bairro Alto Bela Vista, neste município.</t>
+  </si>
+  <si>
+    <t>2912</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2912/indicacao_n55.pdf</t>
+  </si>
+  <si>
+    <t>Apresente indicação, que  solicita que seja providenciada a construção de uma cobertura na escola Lucimar com finalidade de oferecer proteção e abrigos as crianças contra chuva e o sol especialmente nos horários de entrada e saída dos alunos.</t>
+  </si>
+  <si>
+    <t>2913</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2913/indicacao_n56.pdf</t>
+  </si>
+  <si>
+    <t>Indico que o  excelentíssimo senhor Prefeito que por meio do setor de competência , estude a possibilidade de disponibilizar novos equipamentos e aparelhagens adequadas para a equipe da vigilância epidemiológica do município.</t>
+  </si>
+  <si>
+    <t>2914</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2914/indicacao_n57.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo senhor Prefeito Municipal, na forma regimental, que sejam realizados estudos e providências para implantação de uma usina de tratamento de esgoto (ET) no município, com o objetivo de melhorar as condições de saneamento básico e preservar o meio ambiente.</t>
+  </si>
+  <si>
+    <t>2915</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2915/indicacao_n58.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo senhor Prefeito Municipal, na forma regimental, que determina o setor competente a instalação de lixeiras em pontos estratégicos ao redor das pistas de caminhada do município.</t>
+  </si>
+  <si>
+    <t>2916</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2916/indicacao_n59.pdf</t>
+  </si>
+  <si>
+    <t>Indico o Excelentíssimo senhor Prefeito Municipal, na forma regimental que determina o setor competente a retirada ou a recolocação de um poste localizado na rua Rodolfo José de Paula 174, no centro do município ,por se encontrar instalado em um local impróprio.</t>
+  </si>
+  <si>
+    <t>2917</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2917/indicacao_60_leslie.pdf</t>
+  </si>
+  <si>
+    <t>Indico que seja realizada a instalação de um semáforo na esquina da escola estadual de Itamogi, visando melhorar a organização do trânsito e aumentar a segurança de pedestres motoristas que circulam pelo local.</t>
+  </si>
+  <si>
+    <t>2945</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2945/indicacao_61_marcao.pdf</t>
+  </si>
+  <si>
+    <t>Referido a indicação solicita que seja estudada a possibilidade de o poder executivo realizar concurso público para os cargos ocupantes pelos funcionários que aturam atuam na IDI visando a regularização e valorização desses profissionais.</t>
+  </si>
+  <si>
+    <t>2946</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2946/indicacao_62._leslie.pdf</t>
+  </si>
+  <si>
+    <t>Indico o poder executivo por meio da secretaria Municipal de educação, que sejam adotadas as providências necessárias para a implantação de recursos estratégicos de crianças comunicação alternativa e ampliada (CAA) nas unidades escolares que atendem crianças com transtorno do aspecto autista(TEA).</t>
+  </si>
+  <si>
+    <t>2947</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2947/indicacao_63_leslie.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Executivo Municipal, junto ao setor competente, que sejam tomadas as providências necessárias para retirada ou recolocação de um porte de energia elétrica, localizada na rua Lázaro Martute de Lima, n 1135, no bairro Jardim Palmeiras.</t>
+  </si>
+  <si>
+    <t>2948</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2948/indicacao_64_leslie.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo Municipal por meio do setor competente, que sejam tomadas as devidas providências quanto à rua josé ArcipretI, localizada no Bairro do Cerrado, no sentido de dois pontos implantar mão única de direção na referida da via, bem como realizar a devida sinalização horizontal e vertical.</t>
+  </si>
+  <si>
+    <t>2950</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2950/indicacao_66_simone.pdf</t>
+  </si>
+  <si>
+    <t>Possibilidade de implantação de iluminação públia no trevo de acesso que o município de Itamogi às cidades de Monte Santo de Minas e São Sebastião do Paraíso/MG</t>
+  </si>
+  <si>
+    <t>2952</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2952/indicacao_67_fabricio.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao executivo Municipal que seja estudada a possibilidade de asfaltamento na rua Néctali  de Moraes localizada no bairro Nova aliança.</t>
+  </si>
+  <si>
+    <t>2960</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2960/indicacao_068-2026_-_ari.pdf</t>
+  </si>
+  <si>
+    <t>Solicito alguns reparos de benfeitoria na praça de esportes, relacionado as atividades da terceira idade.</t>
+  </si>
+  <si>
+    <t>2961</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2961/indicacao_069-2026-_simone.pdf</t>
+  </si>
+  <si>
+    <t>Solicito se possível a implantação no município de um programa permanente  de incentivo a participação politicas dos jovens  , denominado "PARLAMENTO JOVEM " OU "CÂMARA JOVEM".</t>
+  </si>
+  <si>
+    <t>2962</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>ROVILSON APARECIDO DAVID, SIMONE CRISTINA BARBOSA</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2962/indicacao_070-2026-_simone_e_rovilson.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAMOS A POSSIBILIDADE  DE DISPONIBILIZAR UM GUARDA 24 HORAS SÃO JOÃO BATISTA.</t>
+  </si>
+  <si>
+    <t>2963</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2963/indicacao_071-2026.pdf</t>
+  </si>
+  <si>
+    <t>Objetivo: assegurar os trabalhadores (as) o direito de se ausentarem de suas atividades laborais para a realização de exames preventivos, como mamografia, próstata, sem prejuízo de sua remuneração ou do registro de falta no dia.</t>
+  </si>
+  <si>
+    <t>2964</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2964/indicacao_072-2026_leslie.pdf</t>
+  </si>
+  <si>
+    <t>Diante da relevância coletiva da obra, conto com atenção do Poder Executivo para a execução desta melhoria tão necessária.</t>
+  </si>
+  <si>
+    <t>2966</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>FABRICIO ANTONIO DE SOUSA, SIMONE CRISTINA BARBOSA</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2966/indicacao_073-2026_simone_e_fabricio.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAMOS AO PODER EXECUTIVO MUNICIPAL QUE ADOTE AS PROVIDÊNCIAS NECESSÁRIAS PARA AVALIAR A VIABILIDADE DE ABERTURA DE NOVAS VAGAS DESTINADAS Á EFETIVAÇÃO DE AUXILIARES DE LIMPEZA, ESPECIALMENTE EM RAZÃO DA EXISTÊNCIA DE PROFISSIONAIS QUE JÁ EXERCEM SUAS ATIVIDADES HÁ APROXIMADAMENTE DOIS ANOS SOB VINCULO CONTRATUAL.</t>
+  </si>
+  <si>
+    <t>2967</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2967/indicacao_074-2026_simone.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO A REGULAMENTAÇÃO DO PAGAMENTO DO INCENTIVO FINANCEIRO ADICIONAL (IFA) AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÁS ENDEMIAS.</t>
+  </si>
+  <si>
+    <t>2968</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2968/indicacao_075-_simone_e_fabricio.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAMOS AO EXECELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AOS SETORES COMPETENTES A ELABOARAÇÃO, ATUALIZAÇÃO E DISPONIBILIZAÇÃO PERÍODICA  DE LISTA CONTENDO AS TERRAS PUBLICAS MUNICIPAIS._x000D_
+COM AS RESPECTIVAS INFORMAÇÕES:</t>
+  </si>
+  <si>
+    <t>2969</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2969/indicacao_076-2026.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Indico ao Excelentíssimo Senhor Prefeito Municipal, nos termos regimentais, que seja estudada a viabilidade de implantação de um centro municipal de atendimento ao idoso, destinada à prestação de serviços de saúde, acompanhamento multidisciplinar e atividades de promoção da qualidade de vida da pessoa idosa.</t>
+  </si>
+  <si>
+    <t>2970</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2970/indicacao_077-2026_-_fabricio.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a possibilidade do projeto de lei que institua, no âmbito do município, o “Campeonato Municipal de Pipas”, a ser realizado mensalmente, com o objetivo de promover o lazer, a cultura popular e a integração social da comunidade.</t>
+  </si>
+  <si>
+    <t>2974</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
     <t>André Rosa Chagas</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2877/indicacao_048-2026_andre.pdf</t>
-[...2 lines deleted...]
-    <t>Solicito ao Poder Executivo Municipal a criação e implantação do Projeto CPS (Centro de Promoção Social) em nosso município.</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2974/indicacao_078-2026_andre.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta solicitar ao Executivo que tome providências no sentido de buscar a contratação de fisioterapeutas.</t>
+  </si>
+  <si>
+    <t>2977</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2977/indicacao_79-2026-_leslie.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal, na forma regimental, que determine ao setor competente a retirada imediata dos pisos da arquibancada do parquinho municipal, bem como a substituição por material adequado e seguro.</t>
+  </si>
+  <si>
+    <t>2943</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2943/mocao_de_pesar_1.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento de Mariangela Zanin Torres dos Santos.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2866/decreto_legislativo_01-2026-_leslie.pdf</t>
-[...2 lines deleted...]
-    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE MULHER TRABALHADORA E DE DESTAQUE A SENHORA : " leni Aparecida Cipriano Alves. "</t>
+    <t>André Rosa Chagas, FABRICIO ANTONIO DE SOUSA, ROVILSON APARECIDO DAVID</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2866/decreto_legislativo_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÓE SOBRE A ATUALIZAÇÃO DAS DIÁRIAS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2869/decreto_02-2026-_fabricio.docx</t>
-[...2 lines deleted...]
-    <t>CONCEDE O TÍTULO  DE MULHER TRABALHADEIRA A SENHORA: VILMA ROSA SOUSA</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2869/projeto_de_decreto_legislativo_02-2026-_leslie.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO  DE MULHER TRABALHADORA A SENHORA: LENI APARECIDA CIPRIANO ALVES</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2871/projeto_de_decreto_legislativo_03-2026.pdf</t>
-[...2 lines deleted...]
-    <t>"Concede o título de mulher trabalhadeira a senhora MARIA APARECIDA MACHADO DA SILVA".</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2871/projeto_de_decreto_legislativo_03-2026-_fabricio.pdf</t>
+  </si>
+  <si>
+    <t>"Concede o título de mulher trabalhadeira a senhora VILMA ROSA SOUSA".</t>
+  </si>
+  <si>
+    <t>2880</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2880/projeto_de_decreto_legislativo_04-2026-_simone.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de título de Mulher Trabalhadora e de Destaque a senhora:  MARIA APARECIDA MACHADO SILVA.</t>
+  </si>
+  <si>
+    <t>2896</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2896/projeto_de_decreto_legislativo_05-2026-rovilson.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE MULHER TRABALHADEIRA A SENHORA: MARIA TEZERINHA SILVA ARANTES.</t>
+  </si>
+  <si>
+    <t>2897</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2897/projeto_de_decreto_legislativo_06-2026-_andre.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE MULHER TRABALHADEIRA A SENHORA: ANA MARIA DOS REIS SILVA.</t>
+  </si>
+  <si>
+    <t>2898</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2898/projeto_de_decreto_legislativo_07-2026-_ari.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE MULHER TRABALHADEIRA A SENHORA: ANGELITA GOMES BATISTA CHAVES</t>
+  </si>
+  <si>
+    <t>2901</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2901/decreto_legislativo_08-2026_-_cotinha.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE MULHER TRABALHADORA A SENHORA LUCIA FRANCISCA SOUSA</t>
+  </si>
+  <si>
+    <t>2965</t>
+  </si>
+  <si>
+    <t>ROVILSON APARECIDO DAVID, André Rosa Chagas, Joubert Gomes Barbosa</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2965/projeto_de_decreto_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS CONTAS DO PREFEITO MUNICIPAL  DE ITAMOGI/MG, REFERENTE O EXERCÍCIO FINANCEIRO DE 2024.</t>
+  </si>
+  <si>
+    <t>2973</t>
+  </si>
+  <si>
+    <t>Mesa Diretora da  Câmara Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2973/projeto_de_decreto_legislativo_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE ITAMOGI/MG, REFERENTE AO EXERCICIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>Executivo Municipal de Itamogi</t>
-[...2 lines deleted...]
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2855/doc02981920260120140546.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2855/doc02981920260120140546.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a revisão geral anual da remuneração dos servidores públicos municipais, cria e altera cargos no âmbito da Administração Pública Direta, promove alterações de nomenclatura e vinculação administrativa de cargos, autoriza o descongelamento da contagem de tempo referente ao período aquisitivo para concessão de licença prêmio e anuênios  e dá outras providências.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2875/projeto_de_lei_complementar_02-2026.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2875/projeto_de_lei_complementar_02-2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNCIPIO DE ITAMOGI A CONCEDER AUXILIO FINANCEIRO AOS BLOCOS DE CARNAVAL DE ITAMOGI,POR OCASIÃO DA PARTICIPAÇÃO DOS EVENTOS CARNAVALESCO DO ANO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>2903</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2903/projeto_de_lei_complementar_refis_2026.pdf</t>
+  </si>
+  <si>
+    <t>Programa de Incentivo à Regularização Fiscal com a _x000D_
+Fazenda Pública do Município de Itamogi - REFIS ITAMOGI.</t>
+  </si>
+  <si>
+    <t>2911</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2911/documento_escaneado_16_1.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a criação de Função Gratificada de Agente de Contratação para servidores designados como pregoeiros, promove alteração na estrutura administrativa municipal, altera dispositos da Lei Complementar n° 1.198/2000 e dá outras providências"</t>
+  </si>
+  <si>
+    <t>2944</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2944/pl_educador_pedagogia.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a Lei Complementar nº 009/2011 e a Lei Complementar nº 121/2025, para redefinir os requisitos de escolaridade do cargo de Educador, estabelecer regra de transição e dar outras providências.”</t>
+  </si>
+  <si>
+    <t>2954</t>
+  </si>
+  <si>
+    <t>"Institui incentivo financeiro variável por desempenho no âmbito da atenção primária à saúde -APS, para equipe de saúde bucal parentes (ESB), Equipe saúde da família e (ESF) e equipe multiprofissional   (EMULTI), da outras providências.</t>
+  </si>
+  <si>
+    <t>2958</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2958/projeto_de_lei_complementar_07-2028.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A   CRIAÇÃO  DE MAIS UM CARGO DE CORDENADOR DE EQUIPE ESCOLAR E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2980</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2980/projeto_de_lei_complementar_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE  A CRIAÇÃO DE CARGOS PÚBLICOS  DE OPERADOR DE MAQUINA I NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL  DE ITAMOGO /MG E DA OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
     <t>2853</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>SIMONE CRISTINA BARBOSA, FABRICIO ANTONIO DE SOUSA, LESLIE MARIANE DOS SANTOS PAULA, ROVILSON APARECIDO DAVID</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2853/projeto_de_lei_01-2026.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2853/projeto_de_lei_01-2026.pdf</t>
   </si>
   <si>
     <t>Institui o Cordão de Girassol como símbolo de identificação das pessoas com deficiências ocultas, bem como, instrumento auxiliar de orientação no município de Itamogi, e dá outras providencias.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>Mesa Diretora da  Câmara Municipal</t>
-[...2 lines deleted...]
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2854/projeto_de_lei_ordinaria_02-2026.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2854/projeto_de_lei_ordinaria_02-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão anual e aumento real aos servidores da câmara Municipal de Itamogi /MG e dá outras providências.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2856/projeto_de_lei_altera_unidade_loa.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2856/projeto_de_lei_altera_unidade_loa.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.476 DE 13 DE OUTUBRO DE 2025, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO PERÍODO DE 2026/2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2857/pl_ce_adequacao_loa_2026.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2857/pl_ce_adequacao_loa_2026.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.476 DE 13/10/2025 QUE DISPÕE SOBRE O PLANO PLURIANUAL DO PERÍODO DE 2026/2029, ALTERA A LEI MUNICIPAL Nº 1.457 DE 17/06/2025, QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2.026 E AUTORIZA ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO FISCAL DO EXERCÍCIO DE 2.026.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2879/pl_ce_convenios_educacao_e_recap.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2879/pl_ce_convenios_educacao_e_recap.pdf</t>
+  </si>
+  <si>
+    <t>2890</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2890/projeto_de_lei_06-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1.057/2015, QUE DISPÓE SOBRE A POLITICA MUNICIPAL DE ARQUIVOS PÚBLICOS E PRIVADOS, PARA ADEQUAÇÃO Á LEI FEDERAL Nº 14.133/2021, E DA LEI MUNICIPAL Nº 1.058/2015, QUE DISPÕE SOBRE A ESTRUTURA DA COMISSÃO MUNICIPAL DE AVALIAÇÃO DE DOCUMENTOS DE ARQUIVO COMARQ, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>2904</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2904/pl_ce_operacao_credito_bdmg.pdf</t>
+  </si>
+  <si>
+    <t>2905</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2905/pl_ce_diversas_emendas_superavit.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº 1.476 DE 13/10/2025 QUE DISPÕE SOBRE O PLANO PLURIANUAL DO PERÍODO DE 2026/2029, ALTERA A LEI MUNICIPAL Nº 1.457 DE 17/06/2025, QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2.026 E AUTORIZA ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO FISCAL DO EXERCÍCIO DE 2.026</t>
+  </si>
+  <si>
+    <t>2906</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2906/projeto_de_lei_precatorios.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL ADERIR AO REGIME ESPECIAL DE PAGAMENTO DE PRECATÓRIOS E ESTABELECE AS DIRETRIZES PARA A GESTÃO DESSES DÉBITOS, EM CONFORMIDADE COM AS NORMAS CONSTITUCIONAIS E INFRACONSTITUCIONAIS.</t>
+  </si>
+  <si>
+    <t>2907</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2907/projeto_de_lei_ordinaria_010_-2026_andre.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece diretrizes para a promoção da continuidade do tratamento médico mediante política pública de garantia de acesso a medicamentos quando houver disponibilidade na rede pública municipal e da outras providências</t>
+  </si>
+  <si>
+    <t>2909</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2909/projeto_de_lei_doacao_de_lotes_011-2026-_.pdf</t>
+  </si>
+  <si>
+    <t>" DISPÕE SOBRE A CONVERSÃO, REMANEJAMENTO E REGULARIZAÇÃO DE LOTES ORIUNDOS DE DOAÇÕES E PERMUTAS REALIZADAS PELO MUNÍCIPIO. _x000D_
+DE ITAMOGI DE ITAMOGI/MG, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>2910</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2910/pl_ce_diversas_lc_171_e_van_1.pdf</t>
+  </si>
+  <si>
+    <t>2940</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2940/projeto_de_lei_escola_guiomar.pdf</t>
+  </si>
+  <si>
+    <t>Cria escola Municipal de educação básica Guiomar Aparecida Silva e da outras providências.</t>
+  </si>
+  <si>
+    <t>2955</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2955/pl_ce_pnab_vigilancia_dr_1719_1601.pdf</t>
+  </si>
+  <si>
+    <t>Altera a lei municipal número 1.476 de 13/10/2025 que dispõe sobre o plano plurianual do período de 26/2019, altera a lei municipal número 1.457 de 17/06/2025, que dispõe sobre as diretrizes para elaboração da lei orçamentária de 2.026 e autoriza a abertura de crédito especial ao orçamento fiscal do exercício de 2026.</t>
+  </si>
+  <si>
+    <t>2956</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2956/pl_cs_superavit_fundeb.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito suplementar orçamento fiscal do exercício 2025 no município de Itamogi, em favor do executivo Municipal e das outras providências.</t>
+  </si>
+  <si>
+    <t>2959</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2959/projeto_ldo_2027_itamogi_33.pdf</t>
+  </si>
+  <si>
+    <t>Lei de diretrizes orçamentárias</t>
+  </si>
+  <si>
+    <t>2975</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2975/projeto_de_lei_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O "IPTU SOCIAL" QUE DISPÕE SOBRE A CONCESSÃO DE INSENÇÃO DE IPTU- IMPOSTO  PREDIAL E TERRITORIAL URBANO NO MUNICIPIO DE ITAMOGI  E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2976</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2976/projeto_de_lei_018-2026-_marcos.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA IPTU VERDE DO MUNICIPIO DE ITAMOGI/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2981</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2981/projeto_de_lei_ordinaria_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº 1.476 DE 13/10/2025 QUE DISPÕE _x000D_
+SOBRE O PLANO PLURIANUAL DO PERÍODO DE 2026/2029, _x000D_
+ALTERA A LEI MUNICIPAL Nº 1.457 DE 17/06/2025, QUE DISPÕE _x000D_
+SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI _x000D_
+ORÇAMENTÁRIA DE 2.026 E AUTORIZA ABERTURA DE _x000D_
+CRÉDITO ESPECIAL AO ORÇAMENTO FISCAL DO EXERCÍCIO _x000D_
+DE 2.026.</t>
+  </si>
+  <si>
+    <t>2982</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2982/projeto_de_lei_ordinaria_020-2026.pdf</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2858/resolucao_01-2026-_mesa_diretora.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2858/resolucao_01-2026-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAMOGI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2942</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2942/projeto_de_resolucao_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a devolução de recursos (duodécimos - Poder Legislativo) da câmara municipal poder Executivo,  no valor de R$ 50.000,00.</t>
+  </si>
+  <si>
+    <t>2899</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2899/requeriemto_019-2026-_andre.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE INFORMAÇÕES.</t>
+  </si>
+  <si>
+    <t>2918</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2918/requerimento_2.pdf</t>
+  </si>
+  <si>
+    <t>Tendo em vista a licitação' na modalidade de pregão eletrônico número 31/ 2025 que teve como vencedor a empresa " LMG engenharia e construção" Requeiro:_x000D_
+ seja certificado pelo prefeito se houve subcontratação contratação do serviços contratados, em caso afirmativo ser apresentada autorização de autoridade competente da prefeitura municipal, nos termos previstas no item 4.1.1 do edital do pregão</t>
+  </si>
+  <si>
+    <t>2919</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2919/requerimento_3.pdf</t>
+  </si>
+  <si>
+    <t>Sejam especificados pelo agente de contratação da prefeitura Municipal de Itamogi, os prédios prédios públicos municipais onde a empresa " LMG" engenharia e construção executou um serviços e quais foram os serviços executados em cada um deles.</t>
+  </si>
+  <si>
+    <t>2920</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2920/requerimento_4.pdf</t>
+  </si>
+  <si>
+    <t>Com base na previsão contida no item 5.3 do edital do pregão de número 031/20025 seja certificado pelo Prefeito Municipal, quais foram os materiais e ferramentas da prefeitura Municipal de Itamogi utilizados pela empresa "LMJ" engenharia e construção, para a execução dos serviços contratados.</t>
+  </si>
+  <si>
+    <t>2921</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2921/requerimento_5.pdf</t>
+  </si>
+  <si>
+    <t>Seja informado pelo seu agente de contratação da prefeitura Municipal atuante no pregão de número 031/ 2025 o local do estabelecimento e ou Ponte de referência da empresa, data de instalação da empresa "LMG engenharia e construção", no município de Itamogi, durante a execução do serviço os contratados uma vez que o item 5.1 do edital do pregão de número 031/25 fez revisão expresso acerca dessa obrigatoriedade..</t>
+  </si>
+  <si>
+    <t>2922</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2922/requerimento_6.pdf</t>
+  </si>
+  <si>
+    <t>Seja apresentado pelo gestor de contratos da prefeitura municipal originado do pregão de número 031/2025, o controle avaliativo da qualidade e entrega do serviços que foram realizados pela empresa "LMJ engenharia e construção".</t>
+  </si>
+  <si>
+    <t>2923</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2923/requerimento_8.pdf</t>
+  </si>
+  <si>
+    <t>Seja certificado pelo fiscal de contrato da prefeitura Municipal de Itamogi, se foi prorrogado o programa da execução do serviço da empresa "lMG Engenharia e  construção" pregão número 31/2025.</t>
+  </si>
+  <si>
+    <t>2924</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2924/requerimento_9.pdf</t>
+  </si>
+  <si>
+    <t>Seja apresentado pelo gestor de contrato da prefeitura Municipal de Itamogi, relatório final do serviços realizados pela empresa contratada" lMJ engenharia e construção "itens 6.10 do edital do pregão de número 31/2015.</t>
+  </si>
+  <si>
+    <t>2925</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2925/requerimento_10.pdf</t>
+  </si>
+  <si>
+    <t>Sejam apresentada pelos fiscal de contratos da prefeitura municipal as medições de serviços realizados pela empresa contratada "lMJ engenharia "e construção pregar o número 031/2025</t>
+  </si>
+  <si>
+    <t>2926</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2926/requerimento_11.pdf</t>
+  </si>
+  <si>
+    <t>Seja fornecido o contrato firmado com a empresa "lMJ engenharia e construção" objeto do pregão número 031/2025 (documento físico ou mídia digital).</t>
+  </si>
+  <si>
+    <t>2927</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2927/requerimento_12.pdf</t>
+  </si>
+  <si>
+    <t>Seja informado pelo Prefeito Municipal a identificação de gestor do contrato objeto do pregão número 31/2025.</t>
+  </si>
+  <si>
+    <t>2928</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2928/requerimento_13.pdf</t>
+  </si>
+  <si>
+    <t>Seja fornecido procedimento licitatório na íntegra do pregão número 31/2025.</t>
+  </si>
+  <si>
+    <t>2929</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2929/requerimento_14.pdf</t>
+  </si>
+  <si>
+    <t>Seja informado os pagamentos realizados para fins de verificação quanto ao recolhimento do INSS e FGTS dos funcionários da empresa LMJ  engenharia e construção contratada pelo poder público.</t>
+  </si>
+  <si>
+    <t>2930</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2930/requerimento_15.pdf</t>
+  </si>
+  <si>
+    <t>Seja apresentado pelo fiscal do contrato da prefeitura Municipal de Itamogi, com relação aos serviços executados pela empresa lMJ engenharia e construção ._x000D_
+-A relação de todos os funcionários da empresa aqui desempenharam funções nas obras;_x000D_
+-  local onde cada funcionário da empresa trabalhou durante a execução do contrato._x000D_
+-  lista de frequência dos funcionários da empresa nas obras quantas horas foram pagas aos funcionários.</t>
+  </si>
+  <si>
+    <t>2931</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2931/requerimento_16.pdf</t>
+  </si>
+  <si>
+    <t>Seja apresentada a documentação de forma da demanda DFD que originou a licitação a contratação da empresa lMJ engenharia e construção.</t>
+  </si>
+  <si>
+    <t>2932</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2932/requerimento_17.pdf</t>
+  </si>
+  <si>
+    <t>Seja apresentado o estudo técnico preliminar ETP vir que originou a licitação e contratação da empresa lMJ  engenharia e construção.</t>
+  </si>
+  <si>
+    <t>2933</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2933/requerimento_19.pdf</t>
+  </si>
+  <si>
+    <t>Hoje o certificado pela ilustre Prefeito a existência ou não, de serviço de limpeza urbana contrato pela prefeitura.</t>
+  </si>
+  <si>
+    <t>2934</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2934/requerimento_20.pdf</t>
+  </si>
+  <si>
+    <t>Seja certificado pelo ilustre Prefeito os contratos da empresa RJ engenharia e construção e escrita no CNPJ  37.943.139/0001-89, com a prefeitura Municipal de  Itamogi,com apresentação de cópias dos mesmos documento físico e o nível digital ou mídia.</t>
+  </si>
+  <si>
+    <t>2935</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2935/requerimento_21.pdf</t>
+  </si>
+  <si>
+    <t>Sejam apresentada as propostas de todas as empresas que participaram do procedimento da dispensa de licitação número 040/2025.</t>
+  </si>
+  <si>
+    <t>2936</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2936/requerimento_22.pdf</t>
+  </si>
+  <si>
+    <t>Seja certificado pelos Prefeito Municipal da dispensa de licitação no número 040/20025, qual empresa pagou-se vencedora.</t>
+  </si>
+  <si>
+    <t>2937</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2937/requerimento_23.pdf</t>
+  </si>
+  <si>
+    <t>Qual o local e forma de publicação oficial da prefeitura municipal acerca da dispensa de licitação 040/2025</t>
+  </si>
+  <si>
+    <t>2938</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2938/requerimento_24.pdf</t>
+  </si>
+  <si>
+    <t>Seja o certificado pelos Prefeito Municipal se as empresas participantes da dispensa de licitação de número 040/2025 eram cadastradas na prefeitura municipal de Itamogi.</t>
+  </si>
+  <si>
+    <t>2939</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2939/requerimento_25.pdf</t>
+  </si>
+  <si>
+    <t>Seja certificado pelo ilustre Prefeito Municipal a identificação do servidor público municipal responsável por fiscalizar a execução do contrato pela empresa que sacou-se vencedora na dispensa de licitação de número 040/2025.</t>
+  </si>
+  <si>
+    <t>2941</t>
+  </si>
+  <si>
+    <t>André Rosa Chagas, LESLIE MARIANE DOS SANTOS PAULA</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2941/requerimento_26.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informação informações e providências correlativas a instalação e funcionamento da creche municipal Natalina Rosa Dias em imóvel privado.</t>
+  </si>
+  <si>
+    <t>2949</t>
+  </si>
+  <si>
+    <t>André Rosa Chagas, Ari Natal Vidoni , FABRICIO ANTONIO DE SOUSA, Guilherme Aparecido Silva, Joubert Gomes Barbosa, LESLIE MARIANE DOS SANTOS PAULA, Marcos Benedito dos Santos, ROVILSON APARECIDO DAVID, SIMONE CRISTINA BARBOSA</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2949/requerimento_27-2026_lcl_construcao.pdf</t>
+  </si>
+  <si>
+    <t>Requer a convocação de representante legal da empresa LCL CONSTRUTORA E PAVIMENTACAO LTDA, vencedora do processo licitatório Concorrência Eletrônica nº 05/2025 - Menor Preço Global, para prestar esclarecimentos sobre a execução do contrato administrativo firmado.</t>
+  </si>
+  <si>
+    <t>2951</t>
+  </si>
+  <si>
+    <t>André Rosa Chagas, Guilherme Aparecido Silva, LESLIE MARIANE DOS SANTOS PAULA</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2951/requerimento_28-_2026_-_proce._adm._n_34.16.0024.0235304.2025-44.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores abaixo assinado no exercício de sua função fiscalizadora vem respeitosamente a presença de vossa excelência, com fundamentos na Lei Orgânica do Município, no Regimento interno desta casa e nos princípios da publicidade, moralidade e transparência administrativa, requer que seja oficial ao Excelentíssimo senhor Prefeito Municipal para que preste, no prazo legal, as seguintes informações e esclarecimento com remessa de cópia integral dos documentos pertinentes.</t>
+  </si>
+  <si>
+    <t>2953</t>
+  </si>
+  <si>
+    <t>Informações sobre a mediação das quilometragens das linhas de transporte escolar municipal, prestado por empresas contratadas por licitação em nosso município.</t>
+  </si>
+  <si>
+    <t>2957</t>
+  </si>
+  <si>
+    <t>LESLIE MARIANE DOS SANTOS PAULA, Marcos Benedito dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2957/requerimento_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Informações acerca da nomeação /efetivação de aprovados no concurso públicos para de auxiliar de desenvolvimento infantil.</t>
+  </si>
+  <si>
+    <t>2971</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2971/requerimento_043-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações.</t>
+  </si>
+  <si>
+    <t>2972</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2972/requerimento_043-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO AO SENHOR PREFEITO MUNICIPAL, BEM COMO Á SECRETARIA MUNICIPAL DE SAÚDE, PARA QUE PRESTEM AS SEGUINTES INFOMAÇÕES ACERCA DO PAGAMENTO DO INCENTIVO FINANCEIRO ADICIONAL (IFA) AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE CMBATE ÁS ENDEMIAS (ACE):</t>
+  </si>
+  <si>
+    <t>2978</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2978/requerimento_043-2026.pdf</t>
+  </si>
+  <si>
+    <t>Questionamento sobre: ACS E ACE</t>
+  </si>
+  <si>
+    <t>2979</t>
+  </si>
+  <si>
+    <t>LESLIE MARIANE DOS SANTOS PAULA, FABRICIO ANTONIO DE SOUSA, SIMONE CRISTINA BARBOSA</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2979/requerimento_34-2026-_leslie-simone_e_fabricio.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE INFORMAÇÕES:</t>
+  </si>
+  <si>
+    <t>2881</t>
+  </si>
+  <si>
+    <t>REV</t>
+  </si>
+  <si>
+    <t>Requerimento de Viagem</t>
+  </si>
+  <si>
+    <t>Guilherme Aparecido Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2881/requerimento_de_viagem_03-2026_gulherme.pdf</t>
+  </si>
+  <si>
+    <t>REQURIMENTO DE VIAGEM Á CIDADE DE BRASÍLIA NOS DIAS  10 A 12 DE FEVEREIRO DE 2026.</t>
+  </si>
+  <si>
+    <t>2882</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2882/requerimento_de_viagem_04-2026-_simne.pdf</t>
+  </si>
+  <si>
+    <t>2883</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2883/requerimento_de_viagem_05-2026_ari.pdf</t>
+  </si>
+  <si>
+    <t>2884</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2884/requerimento_de_viagem_06-2026-_fabricio.pdf</t>
+  </si>
+  <si>
+    <t>2885</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2885/requerimento_de_viagem_07-2026_rovilson.pdf</t>
+  </si>
+  <si>
+    <t>2886</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2886/requerimento_de_viagem_08-_2026_marcao.pdf</t>
+  </si>
+  <si>
+    <t>2887</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2887/requerimento_de_viagem_09-2026-_leslie.pdf</t>
+  </si>
+  <si>
+    <t>2888</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2888/requerimento_010-2026-_andre.pdf</t>
+  </si>
+  <si>
+    <t>2889</t>
+  </si>
+  <si>
+    <t>http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2889/requerimento_de_viagem_011-2026-_joubert.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1140,67 +2161,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2819/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2820/indicacao_2-_2026-_base.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2821/indicacao_03-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2822/indicacao_4-_2026-_base.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2823/indicacao_05-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2824/indicacao_06-2026-_simone.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2825/indicacao_07-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2826/indicacao_08-2026_base.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2827/indicacao_09-_2026-_leslie.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2828/indicacao_010-2026-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2829/indicacao_011-2026-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2830/indicacao_12-2026-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2831/indicacao_013-2026-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2832/indicacao_014-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2833/indicacao_015-2026-_marcao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2835/indicacao_017-2026-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2836/indicacao_018-2026-_leslie.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2837/indicacao_019-2026-_rovilson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2838/indicacao_020-2026-_leslie.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2839/indicacao_021-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2840/indicacao_022-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2841/indicacao_023-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2842/indicacao_024-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2843/indicacao_025-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2844/indicacao_026-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2845/indicacao_027-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2847/indicacao_030-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2848/indicacao_031-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2849/indicacao_033-2026-_ari.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2850/indicacao_035-2026-_joubert.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2851/indicacao_036-2026-_simone.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2852/indicacao_037-2026-_simone.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2859/indicacao_035-2026-_joubert.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2861/indicacao_037-2026-_simone.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2862/indicacao_038-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2863/indicacao_039-2026-_cotinha.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2864/indicacao_040-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2865/indicacao_041-2026-_simone.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2867/indicacao_042-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2870/indicacao_043-2026-_rovilson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2872/indicacao_45-2026_rovilson.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2873/indicacao_047-2026_leslie_e_andre.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2878/indicacao_046-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2876/indicacao_047-2026_leslie_e_andre.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2877/indicacao_048-2026_andre.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2866/decreto_legislativo_01-2026-_leslie.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2869/decreto_02-2026-_fabricio.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2871/projeto_de_decreto_legislativo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2855/doc02981920260120140546.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2875/projeto_de_lei_complementar_02-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2853/projeto_de_lei_01-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2854/projeto_de_lei_ordinaria_02-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2856/projeto_de_lei_altera_unidade_loa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2857/pl_ce_adequacao_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2879/pl_ce_convenios_educacao_e_recap.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2858/resolucao_01-2026-_mesa_diretora.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2819/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2820/indicacao_2-_2026-_base.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2821/indicacao_03-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2822/indicacao_4-_2026-_base.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2823/indicacao_05-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2824/indicacao_06-2026-_simone.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2825/indicacao_07-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2826/indicacao_08-2026_base.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2827/indicacao_09-_2026-_leslie.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2828/indicacao_010-2026-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2829/indicacao_011-2026-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2830/indicacao_12-2026-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2831/indicacao_013-2026-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2832/indicacao_014-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2833/indicacao_015-2026-_marcao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2835/indicacao_017-2026-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2836/indicacao_018-2026-_leslie.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2837/indicacao_019-2026-_rovilson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2838/indicacao_020-2026-_leslie.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2839/indicacao_021-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2840/indicacao_022-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2841/indicacao_023-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2842/indicacao_024-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2843/indicacao_025-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2844/indicacao_026-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2845/indicacao_027-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2847/indicacao_030-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2848/indicacao_031-2026-_base.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2849/indicacao_033-2026-_ari.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2850/indicacao_035-2026-_joubert.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2851/indicacao_036-2026-_simone.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2852/indicacao_037-2026-_simone.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2859/indicacao_035-2026-_joubert.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2861/indicacao_037-2026-_simone.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2862/indicacao_038-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2863/indicacao_039-2026-_cotinha.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2864/indicacao_040-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2865/indicacao_041-2026-_simone.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2867/indicacao_042-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2870/indicacao_043-2026-_rovilson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2894/indicacao_044-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2873/indicacao_45-2026_rovilson.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2878/indicacao_046-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2876/indicacao_047-2026_leslie_e_andre.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2877/indicacao_048-2026-leslie.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2891/indicacao_049-2026-_andre.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2892/indicacao_050-2026-_leslie_e_andre.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2893/indicacao_051-2026-_leslie.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2895/indicacao_052-2026-_leslie.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2902/indicacao_053-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2908/indicacao_054-2026-_marcao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2912/indicacao_n55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2913/indicacao_n56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2914/indicacao_n57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2915/indicacao_n58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2916/indicacao_n59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2917/indicacao_60_leslie.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2945/indicacao_61_marcao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2946/indicacao_62._leslie.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2947/indicacao_63_leslie.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2948/indicacao_64_leslie.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2950/indicacao_66_simone.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2952/indicacao_67_fabricio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2960/indicacao_068-2026_-_ari.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2961/indicacao_069-2026-_simone.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2962/indicacao_070-2026-_simone_e_rovilson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2963/indicacao_071-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2964/indicacao_072-2026_leslie.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2966/indicacao_073-2026_simone_e_fabricio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2967/indicacao_074-2026_simone.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2968/indicacao_075-_simone_e_fabricio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2969/indicacao_076-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2970/indicacao_077-2026_-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2974/indicacao_078-2026_andre.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2977/indicacao_79-2026-_leslie.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2943/mocao_de_pesar_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2866/decreto_legislativo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2869/projeto_de_decreto_legislativo_02-2026-_leslie.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2871/projeto_de_decreto_legislativo_03-2026-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2880/projeto_de_decreto_legislativo_04-2026-_simone.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2896/projeto_de_decreto_legislativo_05-2026-rovilson.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2897/projeto_de_decreto_legislativo_06-2026-_andre.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2898/projeto_de_decreto_legislativo_07-2026-_ari.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2901/decreto_legislativo_08-2026_-_cotinha.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2965/projeto_de_decreto_09-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2973/projeto_de_decreto_legislativo_010-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2855/doc02981920260120140546.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2875/projeto_de_lei_complementar_02-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2903/projeto_de_lei_complementar_refis_2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2911/documento_escaneado_16_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2944/pl_educador_pedagogia.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2958/projeto_de_lei_complementar_07-2028.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2980/projeto_de_lei_complementar_08-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2853/projeto_de_lei_01-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2854/projeto_de_lei_ordinaria_02-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2856/projeto_de_lei_altera_unidade_loa.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2857/pl_ce_adequacao_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2879/pl_ce_convenios_educacao_e_recap.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2890/projeto_de_lei_06-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2904/pl_ce_operacao_credito_bdmg.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2905/pl_ce_diversas_emendas_superavit.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2906/projeto_de_lei_precatorios.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2907/projeto_de_lei_ordinaria_010_-2026_andre.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2909/projeto_de_lei_doacao_de_lotes_011-2026-_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2910/pl_ce_diversas_lc_171_e_van_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2940/projeto_de_lei_escola_guiomar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2955/pl_ce_pnab_vigilancia_dr_1719_1601.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2956/pl_cs_superavit_fundeb.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2959/projeto_ldo_2027_itamogi_33.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2975/projeto_de_lei_017-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2976/projeto_de_lei_018-2026-_marcos.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2981/projeto_de_lei_ordinaria_019-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2982/projeto_de_lei_ordinaria_020-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2858/resolucao_01-2026-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2942/projeto_de_resolucao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2899/requeriemto_019-2026-_andre.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2918/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2919/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2920/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2921/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2922/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2923/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2924/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2925/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2926/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2927/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2928/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2929/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2930/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2931/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2932/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2933/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2934/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2935/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2936/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2937/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2938/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2939/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2941/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2949/requerimento_27-2026_lcl_construcao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2951/requerimento_28-_2026_-_proce._adm._n_34.16.0024.0235304.2025-44.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2957/requerimento_030-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2971/requerimento_043-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2972/requerimento_043-2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2978/requerimento_043-2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2979/requerimento_34-2026-_leslie-simone_e_fabricio.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2881/requerimento_de_viagem_03-2026_gulherme.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2882/requerimento_de_viagem_04-2026-_simne.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2883/requerimento_de_viagem_05-2026_ari.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2884/requerimento_de_viagem_06-2026-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2885/requerimento_de_viagem_07-2026_rovilson.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2886/requerimento_de_viagem_08-_2026_marcao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2887/requerimento_de_viagem_09-2026-_leslie.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2888/requerimento_010-2026-_andre.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/sapl/public/materialegislativa/2026/2889/requerimento_de_viagem_011-2026-_joubert.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H60"/>
+  <dimension ref="A1:H161"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="142.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="218" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2321,51 +3342,51 @@
       </c>
       <c r="G44" s="1" t="s">
         <v>191</v>
       </c>
       <c r="H44" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>193</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
         <v>194</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>94</v>
+        <v>22</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>195</v>
       </c>
       <c r="H45" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>197</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
         <v>198</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
@@ -2425,343 +3446,2957 @@
       </c>
       <c r="G48" s="1" t="s">
         <v>208</v>
       </c>
       <c r="H48" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>210</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>211</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
+        <v>51</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="G49" s="1" t="s">
+      <c r="H49" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>214</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
         <v>215</v>
       </c>
-      <c r="B50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
         <v>216</v>
       </c>
-      <c r="E50" t="s">
+      <c r="G50" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="F50" t="s">
-[...2 lines deleted...]
-      <c r="G50" s="1" t="s">
+      <c r="H50" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>219</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
         <v>220</v>
       </c>
-      <c r="B51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D51" t="s">
-        <v>216</v>
+        <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>217</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>56</v>
+        <v>199</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H51" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>223</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>21</v>
+        <v>224</v>
       </c>
       <c r="D52" t="s">
-        <v>216</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>217</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>37</v>
+        <v>94</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="H52" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>10</v>
+        <v>228</v>
       </c>
       <c r="D53" t="s">
-        <v>227</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>228</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
+        <v>51</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="G53" s="1" t="s">
+      <c r="H53" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>231</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
         <v>232</v>
       </c>
-      <c r="B54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D54" t="s">
-        <v>227</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>228</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>229</v>
+        <v>115</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>233</v>
       </c>
       <c r="H54" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>235</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>10</v>
+        <v>236</v>
       </c>
       <c r="D55" t="s">
-        <v>236</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>77</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="F55" t="s">
+      <c r="H55" t="s">
         <v>238</v>
-      </c>
-[...4 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>239</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>240</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>115</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="B56" t="s">
-[...11 lines deleted...]
-      <c r="F56" t="s">
+      <c r="H56" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>243</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>244</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>77</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="B57" t="s">
-[...14 lines deleted...]
-      <c r="G57" s="1" t="s">
+      <c r="H57" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>247</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
         <v>248</v>
       </c>
-      <c r="B58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D58" t="s">
-        <v>236</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>237</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>229</v>
+        <v>143</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>249</v>
       </c>
       <c r="H58" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>251</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>31</v>
+        <v>252</v>
       </c>
       <c r="D59" t="s">
-        <v>236</v>
+        <v>11</v>
       </c>
       <c r="E59" t="s">
-        <v>237</v>
+        <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>229</v>
+        <v>56</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="H59" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
+        <v>256</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>56</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H60" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>259</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>260</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>51</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H61" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>263</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>264</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>77</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H62" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>267</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>268</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>51</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H63" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>271</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>272</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>51</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H64" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>275</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>276</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>51</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H65" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>279</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>280</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>37</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H66" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>283</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>284</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>56</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H67" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>287</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>288</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>143</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H68" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>291</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>292</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>37</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H69" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>295</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>296</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>297</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H70" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>300</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>301</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>51</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H71" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>304</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>305</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>51</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H72" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>308</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>309</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>310</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H73" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>313</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>314</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>37</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H74" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>317</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>318</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>310</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H75" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>321</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>322</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>77</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H76" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>325</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>326</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>56</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H77" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>329</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>330</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>331</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H78" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>334</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>335</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>51</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H79" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>338</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
         <v>10</v>
       </c>
-      <c r="D60" t="s">
-[...12 lines deleted...]
-        <v>257</v>
+      <c r="D80" t="s">
+        <v>339</v>
+      </c>
+      <c r="E80" t="s">
+        <v>340</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H80" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>343</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" t="s">
+        <v>344</v>
+      </c>
+      <c r="E81" t="s">
+        <v>345</v>
+      </c>
+      <c r="F81" t="s">
+        <v>346</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H81" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>349</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>17</v>
+      </c>
+      <c r="D82" t="s">
+        <v>344</v>
+      </c>
+      <c r="E82" t="s">
+        <v>345</v>
+      </c>
+      <c r="F82" t="s">
+        <v>51</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H82" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>352</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>21</v>
+      </c>
+      <c r="D83" t="s">
+        <v>344</v>
+      </c>
+      <c r="E83" t="s">
+        <v>345</v>
+      </c>
+      <c r="F83" t="s">
+        <v>37</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H83" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>355</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>26</v>
+      </c>
+      <c r="D84" t="s">
+        <v>344</v>
+      </c>
+      <c r="E84" t="s">
+        <v>345</v>
+      </c>
+      <c r="F84" t="s">
+        <v>37</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H84" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>358</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>31</v>
+      </c>
+      <c r="D85" t="s">
+        <v>344</v>
+      </c>
+      <c r="E85" t="s">
+        <v>345</v>
+      </c>
+      <c r="F85" t="s">
+        <v>94</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H85" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>361</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86" t="s">
+        <v>344</v>
+      </c>
+      <c r="E86" t="s">
+        <v>345</v>
+      </c>
+      <c r="F86" t="s">
+        <v>331</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H86" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>364</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>41</v>
+      </c>
+      <c r="D87" t="s">
+        <v>344</v>
+      </c>
+      <c r="E87" t="s">
+        <v>345</v>
+      </c>
+      <c r="F87" t="s">
+        <v>143</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H87" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>367</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>45</v>
+      </c>
+      <c r="D88" t="s">
+        <v>344</v>
+      </c>
+      <c r="E88" t="s">
+        <v>345</v>
+      </c>
+      <c r="F88" t="s">
+        <v>115</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H88" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>370</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>50</v>
+      </c>
+      <c r="D89" t="s">
+        <v>344</v>
+      </c>
+      <c r="E89" t="s">
+        <v>345</v>
+      </c>
+      <c r="F89" t="s">
+        <v>371</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H89" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>374</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>55</v>
+      </c>
+      <c r="D90" t="s">
+        <v>344</v>
+      </c>
+      <c r="E90" t="s">
+        <v>345</v>
+      </c>
+      <c r="F90" t="s">
+        <v>375</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H90" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>378</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" t="s">
+        <v>379</v>
+      </c>
+      <c r="E91" t="s">
+        <v>380</v>
+      </c>
+      <c r="F91" t="s">
+        <v>216</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H91" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>383</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>17</v>
+      </c>
+      <c r="D92" t="s">
+        <v>379</v>
+      </c>
+      <c r="E92" t="s">
+        <v>380</v>
+      </c>
+      <c r="F92" t="s">
+        <v>216</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H92" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>386</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>21</v>
+      </c>
+      <c r="D93" t="s">
+        <v>379</v>
+      </c>
+      <c r="E93" t="s">
+        <v>380</v>
+      </c>
+      <c r="F93" t="s">
+        <v>216</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H93" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>389</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>26</v>
+      </c>
+      <c r="D94" t="s">
+        <v>379</v>
+      </c>
+      <c r="E94" t="s">
+        <v>380</v>
+      </c>
+      <c r="F94" t="s">
+        <v>216</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H94" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>392</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>31</v>
+      </c>
+      <c r="D95" t="s">
+        <v>379</v>
+      </c>
+      <c r="E95" t="s">
+        <v>380</v>
+      </c>
+      <c r="F95" t="s">
+        <v>216</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H95" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>395</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96" t="s">
+        <v>379</v>
+      </c>
+      <c r="E96" t="s">
+        <v>380</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H96" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>397</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>41</v>
+      </c>
+      <c r="D97" t="s">
+        <v>379</v>
+      </c>
+      <c r="E97" t="s">
+        <v>380</v>
+      </c>
+      <c r="F97" t="s">
+        <v>216</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H97" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>400</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>45</v>
+      </c>
+      <c r="D98" t="s">
+        <v>379</v>
+      </c>
+      <c r="E98" t="s">
+        <v>380</v>
+      </c>
+      <c r="F98" t="s">
+        <v>216</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H98" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>403</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" t="s">
+        <v>404</v>
+      </c>
+      <c r="E99" t="s">
+        <v>405</v>
+      </c>
+      <c r="F99" t="s">
+        <v>406</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H99" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>409</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>17</v>
+      </c>
+      <c r="D100" t="s">
+        <v>404</v>
+      </c>
+      <c r="E100" t="s">
+        <v>405</v>
+      </c>
+      <c r="F100" t="s">
+        <v>375</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H100" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>412</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>21</v>
+      </c>
+      <c r="D101" t="s">
+        <v>404</v>
+      </c>
+      <c r="E101" t="s">
+        <v>405</v>
+      </c>
+      <c r="F101" t="s">
+        <v>216</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H101" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>415</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>26</v>
+      </c>
+      <c r="D102" t="s">
+        <v>404</v>
+      </c>
+      <c r="E102" t="s">
+        <v>405</v>
+      </c>
+      <c r="F102" t="s">
+        <v>216</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H102" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>418</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>31</v>
+      </c>
+      <c r="D103" t="s">
+        <v>404</v>
+      </c>
+      <c r="E103" t="s">
+        <v>405</v>
+      </c>
+      <c r="F103" t="s">
+        <v>216</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H103" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>420</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104" t="s">
+        <v>404</v>
+      </c>
+      <c r="E104" t="s">
+        <v>405</v>
+      </c>
+      <c r="F104" t="s">
+        <v>216</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H104" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>423</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>41</v>
+      </c>
+      <c r="D105" t="s">
+        <v>404</v>
+      </c>
+      <c r="E105" t="s">
+        <v>405</v>
+      </c>
+      <c r="F105" t="s">
+        <v>216</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H105" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>425</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>45</v>
+      </c>
+      <c r="D106" t="s">
+        <v>404</v>
+      </c>
+      <c r="E106" t="s">
+        <v>405</v>
+      </c>
+      <c r="F106" t="s">
+        <v>216</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H106" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>428</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>50</v>
+      </c>
+      <c r="D107" t="s">
+        <v>404</v>
+      </c>
+      <c r="E107" t="s">
+        <v>405</v>
+      </c>
+      <c r="F107" t="s">
+        <v>216</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H107" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>431</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>55</v>
+      </c>
+      <c r="D108" t="s">
+        <v>404</v>
+      </c>
+      <c r="E108" t="s">
+        <v>405</v>
+      </c>
+      <c r="F108" t="s">
+        <v>331</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H108" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>434</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>60</v>
+      </c>
+      <c r="D109" t="s">
+        <v>404</v>
+      </c>
+      <c r="E109" t="s">
+        <v>405</v>
+      </c>
+      <c r="F109" t="s">
+        <v>216</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H109" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>437</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>64</v>
+      </c>
+      <c r="D110" t="s">
+        <v>404</v>
+      </c>
+      <c r="E110" t="s">
+        <v>405</v>
+      </c>
+      <c r="F110" t="s">
+        <v>216</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H110" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>439</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>68</v>
+      </c>
+      <c r="D111" t="s">
+        <v>404</v>
+      </c>
+      <c r="E111" t="s">
+        <v>405</v>
+      </c>
+      <c r="F111" t="s">
+        <v>216</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H111" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>442</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>72</v>
+      </c>
+      <c r="D112" t="s">
+        <v>404</v>
+      </c>
+      <c r="E112" t="s">
+        <v>405</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H112" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>445</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>76</v>
+      </c>
+      <c r="D113" t="s">
+        <v>404</v>
+      </c>
+      <c r="E113" t="s">
+        <v>405</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H113" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>448</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>81</v>
+      </c>
+      <c r="D114" t="s">
+        <v>404</v>
+      </c>
+      <c r="E114" t="s">
+        <v>405</v>
+      </c>
+      <c r="F114" t="s">
+        <v>216</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H114" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>451</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>85</v>
+      </c>
+      <c r="D115" t="s">
+        <v>404</v>
+      </c>
+      <c r="E115" t="s">
+        <v>405</v>
+      </c>
+      <c r="F115" t="s">
+        <v>77</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H115" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>454</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>89</v>
+      </c>
+      <c r="D116" t="s">
+        <v>404</v>
+      </c>
+      <c r="E116" t="s">
+        <v>405</v>
+      </c>
+      <c r="F116" t="s">
+        <v>77</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H116" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>457</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>93</v>
+      </c>
+      <c r="D117" t="s">
+        <v>404</v>
+      </c>
+      <c r="E117" t="s">
+        <v>405</v>
+      </c>
+      <c r="F117" t="s">
+        <v>216</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H117" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>460</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>98</v>
+      </c>
+      <c r="D118" t="s">
+        <v>404</v>
+      </c>
+      <c r="E118" t="s">
+        <v>405</v>
+      </c>
+      <c r="F118" t="s">
+        <v>216</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H118" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>462</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>10</v>
+      </c>
+      <c r="D119" t="s">
+        <v>463</v>
+      </c>
+      <c r="E119" t="s">
+        <v>464</v>
+      </c>
+      <c r="F119" t="s">
+        <v>375</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H119" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>467</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>17</v>
+      </c>
+      <c r="D120" t="s">
+        <v>463</v>
+      </c>
+      <c r="E120" t="s">
+        <v>464</v>
+      </c>
+      <c r="F120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H120" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>470</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" t="s">
+        <v>471</v>
+      </c>
+      <c r="E121" t="s">
+        <v>472</v>
+      </c>
+      <c r="F121" t="s">
+        <v>331</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H121" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>475</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>17</v>
+      </c>
+      <c r="D122" t="s">
+        <v>471</v>
+      </c>
+      <c r="E122" t="s">
+        <v>472</v>
+      </c>
+      <c r="F122" t="s">
+        <v>331</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H122" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>478</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>21</v>
+      </c>
+      <c r="D123" t="s">
+        <v>471</v>
+      </c>
+      <c r="E123" t="s">
+        <v>472</v>
+      </c>
+      <c r="F123" t="s">
+        <v>331</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H123" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>481</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>26</v>
+      </c>
+      <c r="D124" t="s">
+        <v>471</v>
+      </c>
+      <c r="E124" t="s">
+        <v>472</v>
+      </c>
+      <c r="F124" t="s">
+        <v>331</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H124" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>484</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>31</v>
+      </c>
+      <c r="D125" t="s">
+        <v>471</v>
+      </c>
+      <c r="E125" t="s">
+        <v>472</v>
+      </c>
+      <c r="F125" t="s">
+        <v>331</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H125" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>487</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>36</v>
+      </c>
+      <c r="D126" t="s">
+        <v>471</v>
+      </c>
+      <c r="E126" t="s">
+        <v>472</v>
+      </c>
+      <c r="F126" t="s">
+        <v>331</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H126" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>490</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>41</v>
+      </c>
+      <c r="D127" t="s">
+        <v>471</v>
+      </c>
+      <c r="E127" t="s">
+        <v>472</v>
+      </c>
+      <c r="F127" t="s">
+        <v>143</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H127" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>493</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>50</v>
+      </c>
+      <c r="D128" t="s">
+        <v>471</v>
+      </c>
+      <c r="E128" t="s">
+        <v>472</v>
+      </c>
+      <c r="F128" t="s">
+        <v>331</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H128" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>496</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>55</v>
+      </c>
+      <c r="D129" t="s">
+        <v>471</v>
+      </c>
+      <c r="E129" t="s">
+        <v>472</v>
+      </c>
+      <c r="F129" t="s">
+        <v>331</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H129" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>499</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>60</v>
+      </c>
+      <c r="D130" t="s">
+        <v>471</v>
+      </c>
+      <c r="E130" t="s">
+        <v>472</v>
+      </c>
+      <c r="F130" t="s">
+        <v>331</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H130" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>502</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>64</v>
+      </c>
+      <c r="D131" t="s">
+        <v>471</v>
+      </c>
+      <c r="E131" t="s">
+        <v>472</v>
+      </c>
+      <c r="F131" t="s">
+        <v>331</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H131" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>505</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>68</v>
+      </c>
+      <c r="D132" t="s">
+        <v>471</v>
+      </c>
+      <c r="E132" t="s">
+        <v>472</v>
+      </c>
+      <c r="F132" t="s">
+        <v>331</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H132" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>508</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>72</v>
+      </c>
+      <c r="D133" t="s">
+        <v>471</v>
+      </c>
+      <c r="E133" t="s">
+        <v>472</v>
+      </c>
+      <c r="F133" t="s">
+        <v>331</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H133" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>511</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>76</v>
+      </c>
+      <c r="D134" t="s">
+        <v>471</v>
+      </c>
+      <c r="E134" t="s">
+        <v>472</v>
+      </c>
+      <c r="F134" t="s">
+        <v>331</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H134" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>514</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>81</v>
+      </c>
+      <c r="D135" t="s">
+        <v>471</v>
+      </c>
+      <c r="E135" t="s">
+        <v>472</v>
+      </c>
+      <c r="F135" t="s">
+        <v>331</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H135" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>517</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>85</v>
+      </c>
+      <c r="D136" t="s">
+        <v>471</v>
+      </c>
+      <c r="E136" t="s">
+        <v>472</v>
+      </c>
+      <c r="F136" t="s">
+        <v>331</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H136" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>520</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>89</v>
+      </c>
+      <c r="D137" t="s">
+        <v>471</v>
+      </c>
+      <c r="E137" t="s">
+        <v>472</v>
+      </c>
+      <c r="F137" t="s">
+        <v>331</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H137" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>523</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>98</v>
+      </c>
+      <c r="D138" t="s">
+        <v>471</v>
+      </c>
+      <c r="E138" t="s">
+        <v>472</v>
+      </c>
+      <c r="F138" t="s">
+        <v>331</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H138" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>526</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>102</v>
+      </c>
+      <c r="D139" t="s">
+        <v>471</v>
+      </c>
+      <c r="E139" t="s">
+        <v>472</v>
+      </c>
+      <c r="F139" t="s">
+        <v>331</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H139" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>529</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>106</v>
+      </c>
+      <c r="D140" t="s">
+        <v>471</v>
+      </c>
+      <c r="E140" t="s">
+        <v>472</v>
+      </c>
+      <c r="F140" t="s">
+        <v>331</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H140" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>532</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>110</v>
+      </c>
+      <c r="D141" t="s">
+        <v>471</v>
+      </c>
+      <c r="E141" t="s">
+        <v>472</v>
+      </c>
+      <c r="F141" t="s">
+        <v>331</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H141" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>535</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>114</v>
+      </c>
+      <c r="D142" t="s">
+        <v>471</v>
+      </c>
+      <c r="E142" t="s">
+        <v>472</v>
+      </c>
+      <c r="F142" t="s">
+        <v>331</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H142" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>538</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>119</v>
+      </c>
+      <c r="D143" t="s">
+        <v>471</v>
+      </c>
+      <c r="E143" t="s">
+        <v>472</v>
+      </c>
+      <c r="F143" t="s">
+        <v>331</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H143" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>541</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>123</v>
+      </c>
+      <c r="D144" t="s">
+        <v>471</v>
+      </c>
+      <c r="E144" t="s">
+        <v>472</v>
+      </c>
+      <c r="F144" t="s">
+        <v>542</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H144" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>545</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>127</v>
+      </c>
+      <c r="D145" t="s">
+        <v>471</v>
+      </c>
+      <c r="E145" t="s">
+        <v>472</v>
+      </c>
+      <c r="F145" t="s">
+        <v>546</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H145" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>549</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>131</v>
+      </c>
+      <c r="D146" t="s">
+        <v>471</v>
+      </c>
+      <c r="E146" t="s">
+        <v>472</v>
+      </c>
+      <c r="F146" t="s">
+        <v>550</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H146" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>553</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>134</v>
+      </c>
+      <c r="D147" t="s">
+        <v>471</v>
+      </c>
+      <c r="E147" t="s">
+        <v>472</v>
+      </c>
+      <c r="F147" t="s">
+        <v>546</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H147" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>555</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>138</v>
+      </c>
+      <c r="D148" t="s">
+        <v>471</v>
+      </c>
+      <c r="E148" t="s">
+        <v>472</v>
+      </c>
+      <c r="F148" t="s">
+        <v>556</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H148" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>559</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>142</v>
+      </c>
+      <c r="D149" t="s">
+        <v>471</v>
+      </c>
+      <c r="E149" t="s">
+        <v>472</v>
+      </c>
+      <c r="F149" t="s">
+        <v>37</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H149" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>562</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>147</v>
+      </c>
+      <c r="D150" t="s">
+        <v>471</v>
+      </c>
+      <c r="E150" t="s">
+        <v>472</v>
+      </c>
+      <c r="F150" t="s">
+        <v>37</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H150" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>565</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>151</v>
+      </c>
+      <c r="D151" t="s">
+        <v>471</v>
+      </c>
+      <c r="E151" t="s">
+        <v>472</v>
+      </c>
+      <c r="F151" t="s">
+        <v>37</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H151" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>568</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>155</v>
+      </c>
+      <c r="D152" t="s">
+        <v>471</v>
+      </c>
+      <c r="E152" t="s">
+        <v>472</v>
+      </c>
+      <c r="F152" t="s">
+        <v>569</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H152" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>572</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>10</v>
+      </c>
+      <c r="D153" t="s">
+        <v>573</v>
+      </c>
+      <c r="E153" t="s">
+        <v>574</v>
+      </c>
+      <c r="F153" t="s">
+        <v>575</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H153" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>578</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>17</v>
+      </c>
+      <c r="D154" t="s">
+        <v>573</v>
+      </c>
+      <c r="E154" t="s">
+        <v>574</v>
+      </c>
+      <c r="F154" t="s">
+        <v>37</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H154" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>580</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>21</v>
+      </c>
+      <c r="D155" t="s">
+        <v>573</v>
+      </c>
+      <c r="E155" t="s">
+        <v>574</v>
+      </c>
+      <c r="F155" t="s">
+        <v>143</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H155" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>582</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>26</v>
+      </c>
+      <c r="D156" t="s">
+        <v>573</v>
+      </c>
+      <c r="E156" t="s">
+        <v>574</v>
+      </c>
+      <c r="F156" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H156" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>584</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>31</v>
+      </c>
+      <c r="D157" t="s">
+        <v>573</v>
+      </c>
+      <c r="E157" t="s">
+        <v>574</v>
+      </c>
+      <c r="F157" t="s">
+        <v>94</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H157" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>586</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>36</v>
+      </c>
+      <c r="D158" t="s">
+        <v>573</v>
+      </c>
+      <c r="E158" t="s">
+        <v>574</v>
+      </c>
+      <c r="F158" t="s">
+        <v>77</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H158" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>588</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>41</v>
+      </c>
+      <c r="D159" t="s">
+        <v>573</v>
+      </c>
+      <c r="E159" t="s">
+        <v>574</v>
+      </c>
+      <c r="F159" t="s">
+        <v>51</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H159" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>590</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>45</v>
+      </c>
+      <c r="D160" t="s">
+        <v>573</v>
+      </c>
+      <c r="E160" t="s">
+        <v>574</v>
+      </c>
+      <c r="F160" t="s">
+        <v>331</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H160" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>592</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>50</v>
+      </c>
+      <c r="D161" t="s">
+        <v>573</v>
+      </c>
+      <c r="E161" t="s">
+        <v>574</v>
+      </c>
+      <c r="F161" t="s">
+        <v>115</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H161" t="s">
+        <v>577</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2781,50 +6416,151 @@
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>