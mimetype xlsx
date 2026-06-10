--- v0 (2026-02-09)
+++ v1 (2026-06-10)
@@ -54,2658 +54,2658 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ELOG</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>João Alberto Filho, Antonio Donizete de Pádua, Joubert Gomes Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO XIV AO ARTIGO 19 DA LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulo Sérgio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DO PRONTO SOCORRO 24 HORAS POR DIA</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Tristão Tavares Lima Martins, Tristão Tavares Lima Martins</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.txt</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.txt</t>
   </si>
   <si>
     <t>" SOLICITO QUE FAÇA O CALÇAMENTO Á RUA PARALELA COM AS RUAS: ISRAEL PINHEIRO E DON PEDRO SEGUNDO"</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>João Alberto Filho, João Alberto Filho</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/</t>
   </si>
   <si>
     <t>" REQUER A CRIAÇÃO DE UM PROGRAMA DE SAÚDE BUCAL,CONTEMPLANDO A COLOCAÇÃO DE PRÓTESES, TRATAMENTO DE CANAL E COLOCAÇÃO DE APARELHOS MÓVEIS OU FIXOS"</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">" A POSSIBILIDADE DE CONCESSÃO DE DESCONTO DE 50 POR CENTO DE DESCONTO DO VALOR DO IPTU,AOS MORADORES DA CIDADE QUE TRANSFERIREM SEUS VEÍCULOS COM REGISTRO EM OUTRAS CIDADES PARA A CIDADE DE ITAMOGI NO ANO 2013" </t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>" A ELABORAÇÃO DE PROJETO DE LEI VISANDO A IMPLANTAÇÃO DE PROGRAMA AMBIENTAL  VOLTADO A COLETA DE ÓLEO VEGETAL COMESTÍVEL"</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL CONTRATE OU DISPONIBILIZE UM ASSISTENTE SOCIAL PARA ATENDIMENTO NA REDE PÚBLICA MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/290/290_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>" A CONSTRUÇÃO DE UMA PONTE DE TUBOS E CONCRETO NO BAIRRO DA LAGOA SOB O RIO TOMBA PERNA DOIS"</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/291/291_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>" A CONSTRUÇÃO  DE UM MATA-BURRO EM TAMANHO PADRÃO PARA MÁQUINAS COLHEDEIRAS DE CAFÉ NAS IMEDIAÇÕES DOS SENHORES: ARISTIDES, CELSO,APARECIDO, CEZAR, FAUSTO ETC..."</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>" PROGRAMA NACIONAL DOS DIREITOS DE PESSOA COM DEFICIÊNCIA - " VIVER SEM LIMITES"</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Marcos Aparecido Silva, Marcos Aparecido Silva</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.txt</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.txt</t>
   </si>
   <si>
     <t>" MEDIDAS PARA INSTALAÇÕES DE LIXEIRAS COMUNITÁRIAS NOS LOCAIS DE MAIOR CONCENTRAÇÃO HUMANA DA ZONA RURAL,BEM COMO NAS VIAS MAIS MOVIMENTADAS QUE DÃO ACESSO A SEDE DO MUNICÍPIO"</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.txt</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.txt</t>
   </si>
   <si>
     <t>" A CONSTRUÇÃO DE: BANHEIROS QUÍMICOS,QUIOSQUES E TANQUES PARA RECOMPOSIÇÃO DE PEIXES"</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>" A CONSTRUÇÃO NA ESCOLA ELISA LANA MINTO, UMA PISCINA AQUECIDA COM HIDROGINÁSTICA E UMA COBERTURA FRONTAL E OUTRA NO FUNDO DA ESCOLA"</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER A CONTRATAÇÃO DE UM DENTISTA QUE POSSA ATENDER AS EMERGÊNCIAS NOS FINAIS DE SEMANA EM UM LOCAL APROPRIADO"</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Joubert Gomes Barbosa, Joubert Gomes Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER QUE O EXECUTIVO IMPLANTE O PROJETO DE REARBORIZAÇÃO MUNICIPAL"</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/299/299_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER UMA DOAÇÃO DE CUSTO A SENHORA COSTUREIRA  MARLI DE FÁTIMA LIMA "</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/300/300_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER QUE A PREFEITURA ARQUE COM AS DESPESAS DE TELEFÔNICAS INSTALADAS NO QUARTEL DA MPMG EM ITAMOGI "</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER QUE FORNEÇA O CAFÉ DA MANHÃ  PÃES FRANCÊS AOS FUNCIONÁRIOS NO PERÍODO DA MANHÃ"</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: UNIFORMIZAR OS FUNCIONÁRIOS QUE RECOLHEM O LIXO DA CIDADE (OS AUXILIARES DE LIMPEZA)"</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>"  OBJETIVO: UNIFORMIZAR OS FUNCIONÁRIOS DA RECICLAGEM"</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER QUE INSTALE VENTILADORES NAS DUAS SALAS DE SEPULTAMENTO DO VELÓRIO MUNICIPAL DE NOSSA CIDADE"</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Oilson Rosa Pereira, Oilson Rosa Pereira</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER A CONSTRUÇÃO DE DOIS BANHEIROS E UMA COBERTURA FRONTAL NO CAMPO DO CERRADO E CORINTINHA"</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA RODOLFO JOSÉ DE PAULA, ALTURA DO Nº 189, CENTRO"</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>" O OBJETIVO É PROPOR COBRANÇAS JUNTOS AOS ÓRGÃOS COMPETENTES PARA A IMEDIATA IMPLANTAÇÃO EM NOSSO MUNICÍPIO DE GUINCHO E PÁTIO CREDENCIADO JUNTO AO DETRAN/MG. "</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Eurípedes Cardeal Dias, Eurípedes Cardeal Dias</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO:  A REFORMA DO VELÓRIO MUNICIPAL "</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: INSTALAR ILUMINAÇÃO PÚBLICA NA RUA PARALELA AO CEMITÉRIO E A AVENIDA OVÍDEO DE ABREU."</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: DOAR UM FOCO PARA O  CENTRO CIRÚRGICO HOSPITAL SÃO JOÃO BATISTA."</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: REFORMA O CAMPO DO CERRADO POR COMPLETO "</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: REFORMA O CAMPO  SÃO CRISTÓVÃO POR COMPLETO "</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: REFORMA DA QUADRA DO VALE DO SOL POR COMPLETO "</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: REFORMA DA QUADRA DO CAMPO CERRADO POR COMPLETO "</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: REFORMA DA QUADRA DA PRAÇA DE ESPORTES DO POR COMPLETO "</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: REFORMAR O POLI ESPORTIVO POR COMPLETO "</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER QUE A PREFEITURA FAÇA A COMPRA DE MAIS UM ÔNIBUS PARA O TRANSPORTE ESCOLAR E ETC..."</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER QUE A PREFEITURA PAGUE A TODOS OS FUNCIONÁRIOS QUE TEM DIREITO A INSALUBRIDADE."</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/334/334_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER QUE A PREFEITURA FAÇA A COMPRA DE UM ÔNIBUS EQUIPADO COM UM CONSULTÓRIO MÓVEL"</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Antônio Donizete de Pádua, Antônio Donizete de Pádua</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: VIABILIZAR ATRAVÉS DO DEPARTAMENTO COMPETENTE O INCENTIVO A PESCA EM NOSSO MUNICÍPIO REABASTECIMENTO NOSSA REPRESA MUNICIPAL COM VARIEDADES DE PEIXES."</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/340/340_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">" OBJETIVO:FORNECER A SUCAM UM AUTOMÓVEL ESPECÍFICO" </t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/335/335_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>" SOLICITO A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE (LOMBADA) NA RUA DOS MORAES FRENTE Á RESIDÊNCIA DE Nº 650, BAIRRO VALE DO SOL."</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/336/336_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>" SOLICITO A REFORMA DO REDUTOR DE VELOCIDADE (LOMBADA) NA RUA DOS MORAES FRENTE Á RESIDÊNCIA DE Nº 830, BAIRRO VALE DO SOL."</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/339/339_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>" SOLICITO QUE A PREFEITURA PAGUE TODOS OS FUNCIONÁRIOS DA SAÚDE O DÉCIMO QUARTO SALÁRIO."</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t xml:space="preserve">Ari Natal Vidoni, Ari Natal Vidoni </t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: QUE A PREFEITURA REALIZE A DOAÇÃO DE CESTAS BÁSICAS ÁS PESSOAS CARENTES DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>"  OBJETIVO: QUE A PREFEITURA REALIZE A LIMPEZA NA RUA AFONSO PENA, PRÓXIMO Á ELETRÔNICA MAJ ( JUNINHO DA CPFL), BAIRRO CERRADO."</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: QUE A  PREFEITURA POR MEIO DA SECRETÁRIA DE OBRAS REALIZE A REFORMA DAS CASAS DE PESSOAS DE BAIXA RENDA QUE ESTÃO EM SITUAÇÃO DE RISCO ESTRUTURAL"</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/344/344_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO:QUE A PREFEITURA PAGUE TODOS OS FUNCIONÁRIOS DA EDUCAÇÃO O DÉCIMO QUATRO SALARIO."</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: QUE A PREFEITURA PAGUE A TODOS OS SERVIDORES PÚBLICO O DÉCIMO QUARTO SALÁRIO"</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>" QUE O VIABILIZE ATRAVÉS DO DEPARTAMENTO COMPETENTE, EFETUE A COMPRA DE UNIFORMES INDICATIVOS PARA OS FUNCIONÁRIOS DA VIGILÂNCIA SANITÁRIA DE NOSSO MUNICÍPIO"</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: QUE A PREFEITURA FAÇA A CONTRATAÇÃO DE GARIS EM NOSSA CIDADE"</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: QUE A PREFEITURA DÊ AOS SERVIDORES  PÚBLICOS CONTRATADOS O DIREITO DAS FÉRIAS"</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>" QUE O EXECUTIVO VIABILIZE ATRAVÉS DO DEPARTAMENTO COMPETENTE A MANUTENÇÃO DAS LUZES PÚBLICAS  AVENIDA PRESIDENTE VARGAS ALTURA DA IGREJINHA SÃO SEBASTIÃO ATÉ A SAÍDA DO TAPIR."</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/353/353_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">" A REFERIDA INDICAÇÃO SOLICITA A CONTRATAÇÃO DE UM NOVO FISIOTERAPEUTA" </t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>" SOLICITO QUE ENCAMINHA A ESTA CASA INFORMAÇÕES QUANTO AO ANDAMENTO DA INSTALAÇÃO DAS CASAS POPULARES NO NOSSO MUNICÍPIO"</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Tristão Tavares Lima Martins, João Alberto Filho, Tristão Tavares Lima Martins</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>" SOLICITO A COBERTURA DOS PONTOS ONDE PASSA A CIRCULAR"</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: CONSTRUIR BANCOS DE ALVENARIA  NO CEMITÉRIO."</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>" DIA DO AGRICULTOR"</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>" ENCAMINHAMENTO DE OFICIO AO ILUSTRÍSSIMO SENHOR SECRETÁRIO DO MUNICÍPIO DE ITAMOGI,VISANDO ADEQUAR O DEPARTAMENTO DE SAÚDE AS RECENTES ALTERAÇÕES DA LEI 12.896/2013."</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>" PROGRAMA DE SAÚDE OCULAR"</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>" PRIORIDADE E A SEGURANÇA DO IDOSO NOS PROCEDIMENTOS DE EMBARQUE E DESEMBARQUE NOS VEÍCULOS DE TRANSPORTES COLETIVO"</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Paulo Sérgio Ribeiro, Paulo Sérgio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: QUE SEJA FEITA A REFORMA TOTAL NO PARQUE DE EXPOSIÇÕES, ( EXPOITA )E SEJA ADQUIRIDOS BANHEIROS QUÍMICOS EM ÉPOCA DE EVENTOS."</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>"OBJETIVO: PROPORCIONAR CURSOS PARA OS MOTORISTAS DE AMBULÂNCIAS."</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: PROPORCIONAR CURSOS PARA OS ENFERMEIROS E TECNICOS DE ENFERMAGEM."</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: CRIAR NA ESCOLA ESPECIAL O PROGRAMA EQUOTERAPIA."</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: A CONSTRUÇÃO DE UM PONTO DE ONIBOS QUE DE PROTEÇÃO DO SOL E DA CHUVA NO TREVO DE ITAMOGI COM LIGAÇÃO A BR 491.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Tristão Tavares de Lima Martins, Tristão Tavares Lima Martins</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/384/384_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA CONSTRUIDO EM TODOS OS BAIRROS UM PARQUE INFANTIL PARA OS MORADORES.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>" SOLICITO A REFORMA DAS PLACAS INDICATIVAS NA ENTRADA E SAÍDA  DA CIDADE."</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/385/385_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR TELÃO NA PRACA DA MATRIZ NOS DIAS DE JOGO DA SELEÇÃO BRASILEIRA</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/386/386_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO PREMIAR O FUNCIONARIO PUBLICO MUNICIPAL NO DIA DE SEU ANIVERSÁRIO COM UM SALARIO EXTRA</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: QUE SEJA FEITO A FISCALIZAÇÃO DOS VEÍCULOS DE TRANSPORTE DE CANAS EM NOSSA CIDADE."</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/380/380_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: A NOMEAÇÃO DE RUA NOMINADA AO JOVEM: MATHEUS EDUARDO DE SOUSA CARDEAL."</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO:CONSTRUIR CRECHE PARA O IDOSO."</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>"OBJETIVO: SOLUCIONAR OS PROBLEMAS QUANDO A FALTA DE FUNCIONÁRIOS"</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/387/387_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PAGO NO MÊS DE JULHO UMA PARTE DO DÉCIMO TERCEIRO SALÁRIO DOS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/388/388_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INSTALADO NAS REPARTIÇÕES PÚBLICAS UM BEBEDOURO DE ÁGUA</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>"CRIAÇÃO DA PRAÇA DIGITAL COM INTERNET SEM FIO"</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/399/399_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>" QUE ATRAVÉS DO SETOR COMPETENTE ,PROVIDENCIE  A ELABORAÇÃO DO PROJETO DE LEI VISANDO O RECOLHIMENTO DOS VEÍCULOS ABANDONADOS EM VIAS PÚBLICAS DO MUNICÍPIO "</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/400/400_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  " INDICAR A CRIAÇÃO DE UM CONSELHO MUNICIPAL  PARA ASSUNTOS DE PESSOAS COM DEFICIÊNCIA. " </t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/403/403_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE CASCALHO NAS RUAS PARALELAS A ANTIGA LINHA DE FERRO</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/402/402_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>" SOLICITAR MUDANÇAS NO PARQUE DE EXPOSIÇÃO  (EXPOITA)"</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/405/405_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: SOLICITAR A AMPLIAÇÃO DA FARMÁCIA MUNICIPAL DE ITAMOGI."</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/406/406_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: O REGULAMENTO DAS CONSTRUÇÕES EM NOSSO MUNICÍPIO"</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Eurípedes Cardeal Dias</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/417/417_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>" SOLICITAR A IMPLANTAÇÃO DO PRONATEC EM ITAMOGI".</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/491/491_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: QUE A PREFEITURA FORNEÇA GRATUITAMENTE AS VACINAS ANTIRRÁBICA PARA QUE A CAMPANHA DE VACINAÇÃO ACONTEÇA EM ITAMOGI"</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/500/500_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>"  OBJETIVO: FAZER A LIMPEZA NO ENTORNO DA CASA DA CULTURA DE ITAMOGI."</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/509/509_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: CONTRATAR MAIS ESPECIALIDADE MÉDICA, E AUMENTAR OS DIAS DE CONSULTAS DOS MÉDICOS QUE JÁ ATENDEM NO MUNICÍPIO."</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/510/510_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>" SOLICITO A REFORMA DO CENTRO CIRÚRGICO DO HOSPITAL SÃO JOÃO BATISTA."</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/511/511_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: CRIAR O PROGRAMA ESTÁGIO REMUNERADO."</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Tristão Tavares Lima Martins</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/514/514_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>" SOLICITA A DOAÇÃO DE UM TERRENO PARA INSTALAÇÃO DE UMA FABRICA."</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/526/526_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: ILUMINAR A RUA PARALELO AO CÓRREGO DAS  PEDRAS, QUE DÁ ACESSO A AVENIDA AFONSO PENA E A RUA JOÃO PINHEIRO."</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAR AS RUAS PARALELAS AO CÓRREGO DO SAPO E AO CÓRREGO RIBEIRÃO DAS PEDRAS</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/527/527_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: FAZER A CANALIZAÇÃO DO CÓRREGO RIBEIRÃO DAS PEDRAS."</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Executivo Municipal de Itamogi</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/414/414_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI N° 17/2014</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/280/280_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AOS SERVIDORES PÚBLICOS MUNICIPAIS PARA QUE SEJA CONCEDIDO DIREITO DE FÉRIAS, BEM COMO AUMENTO SALARIAL.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/283/283_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGOSTO AZUL</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>SAÚDE NO CAMPO</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>" MOÇÃO DE AGRADECIMENTO AO SR. CARLOS ALBERTO VOLTE"</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>" MOÇÃO DE APLAUSOS AOS MEMBROS DO CONSELHO TUTELAR"</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Paulo Sérgio Ribeiro, Eurípedes Cardeal Dias</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>" MOÇÃO DE AGRADECIMENTO A SENHORA " DIRCE BRITO MEDEIROS "</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>" MOÇÃO DE AGRADECIMENTO A SENHORA " IDE ALICE PIMENTA "</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/358/358_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>" MOÇÃO DE PESAR AO SR. ANTÔNIO FERREIRA LEITE"</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>Marcos Aparecido Silva, Antonio Donizete de Pádua, Ari Natal Vidoni, Marcos Aparecido Silva</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>" MOÇÃO DE PESAR AO SR. LUIZ ROMUALDO BARBOSA"</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTO  A ORDEM DOS DEMOLAYS DE ITAMOGI</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>" MOÇÃO DE PESAR AO SENHOR URIAS NAVES DE SOUSA"</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>Oilson Rosa Pereira, Tristão Tavares Lima Martins</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>" MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR MARIO DE MELO DE QUEIROZ"</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  " MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR HAMILTON VIDONI"</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/376/376_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>" MOÇÃO DE PESAR AO JOVEM: LUCAS MARTINS BUENO "</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">" MOÇÃO  DE PESAR AOS FAMILIARES DO SENHOR FRANCISCO FELICIANO DA SILVA" </t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/378/378_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">" MOÇÃO  DE PESAR AOS FAMILIARES DA SENHORA MATHILDE AUXILIADORA DE SOUZA " </t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t xml:space="preserve">" MOÇÃO DE AGRADECIMENTO AO SR: JOÃO BATISTA LEÔNCIO DE OLIVEIRA." </t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/410/410_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE AGRADECIMENTO AO SR ANTÔNIO DE LIMA FILHO"</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>João Alberto Filho</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/460/460_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>" MOÇÃO DE AGRADECIMENTO A JOVEM: MURIEL DELARI COSTA E SILVA"</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t xml:space="preserve">Ari Natal Vidoni </t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/521/521_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>" MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA: SIRLENE DIAS SECCO"</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/401/401_texto_integral.doc</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/401/401_texto_integral.doc</t>
   </si>
   <si>
     <t>" HOMENAGEM AO TÍTULO DE CIDADÃO HONORÁRIO AO SR. RENATO EDUARDO FERNANDES"</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>Mesa Diretora da  Câmara Municipal, Tristão Tavares Lima Martins</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PREFEITO MUNICIPAL DE ITAMOGI, RELATIVOS AO EXERCÍCIO DE 2012</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/411/411_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>" HONRA AO MÉRITO AO SENHOR GILBERTO ANTÔNIO DE PAULA"</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/412/412_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR: JOÃO GONÇALVES SOBRINHO"</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/418/418_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TITULO DE CIDADÃO HONORÁRIO AO SR. SAMUEL DE ASSIS MOREIRA"</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/419/419_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A CONCESSÃO DO " TÍTULO DE CIDADÃO HONORÁRIO" AO SR. JOSÉ DONIZETE LUIZ"</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A CONCESSÃO DE MEDALHA DE HONRA AO MÉRITO AO SR. EDUARDO MARCELO DO NASCIMENTO"</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/453/453_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TITULO DE CIDADÃO HONORÁRIO AO SR. HELEN APARECIDA MARQUES"</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>Joubert Gomes Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/451/451_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>" TÍTULO DE HONRA AO MÉRITO AO SR: NELSON GUIMARÃES"</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>Oilson Rosa Pereira</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/496/496_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>" TÍTULO DE CIDADÃO A SENHORA MARIA RITA DE OLIVEIRA NANTES CASTILHO"</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/503/503_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>" CONCEDE O TÍTULO DE HONRA AO MÉRITO A SENHORA: MARIA APARECIDA MORAES. DONA TUCA.!</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/504/504_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>" CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR: MARCELO DONIZETE BUENO."</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>Antônio Donizete de Pádua</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/505/505_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>" CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR: RODRIGO CALZAVARA."</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/506/506_texto_integral.docx</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/506/506_texto_integral.docx</t>
   </si>
   <si>
     <t>" CONCEDE O TÍTULO DE HONRA AO MÉRITO A SENHORA: EUNICE APARECIDA RIBEIRO."</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/507/507_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>" CONCEDE O TÍTULO DE HONRA AO MÉRITO A SENHORA:  JOÃO BATISTA SALOMONE."</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>" CONCEDE O TÍTULO DE HONRA AO MÉRITO A SENHORA:MARIA APARECIDA BRAGA PIMENTA."</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/513/513_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>" CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR: OSVALDO SIMONI."</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/516/516_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>" CONCEDE O TÍTULO HONRA AO MÉRITO AO SENHOR: CELSO DONIZETE  DA SILVA"</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/518/518_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>" CONCEDE O TÍTULO DE HONRA AO MÉRITO AO SENHOR: ANTÔNIO CARLOS DA SILVA"</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>Mesa Diretora da  Câmara Municipal</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PREFEITO MUNICIPAL DE ITAMOGI EXERCICIO 2013</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE O PAGAMENTO DE GRATIFICAÇÃO CONCEDIDO PELO MINISTÉRIO DA SAÚDE NO ÂMBITO DO PROGRAMA NACIONAL DE MELHORIA DO ACESSO E DA QUALIDADE DA ATENÇÃO BÁSICA QUE OBTIVER CLASSIFICAÇÃO DE DESEMPENHO CERTIFICADA."</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A AUTORIZAÇÃO PARA A DOAÇÃO DE IMÓVEL DO PATRIMÔNIO MUNICIPAL PARA INSTALAÇÃO DE EMPRESA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/264/264_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECOMPOSIÇÃO SALARIAL DO PREFEITO MUNICIPAL DE ITAMOGI E DO VICE PREFEITO MUNICIPAL DE ITAMOGI.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/277/277_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A PARTICIPAÇÃO DO MUNICÍPIO NO CONSÓRCIO PÚBLICO INTERMUNICIPAL PARA O DESENVOLVI VENTO SUSTENTÁVEL DA REGIÃO DE SÃO SEBASTIÃO DO PARAÍSO"</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/278/278_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>" CAMPANHA PERMANENTE DE DOAÇÃO DE LIVROS E REVISTAS PARA AS BIBLIOTECAS E ESCOLAS MUNICIPAIS"</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.txt</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.txt</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL DE Nº 1.010/2.013 E DÁ OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REVISÃO GERAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>" A CRIAÇÃO DO CARGO COMISSIONADO DE ENCARREGADO DE ALMOXARIFADO QUE TERÁ POR FUNÇÃO CENTRALIZAR TODO SERVIÇO DE RECEBIMENTO DE BENS E  SERVIÇOS ADQUIRIDOS PELA PREFEITURA MUNICIPAL"</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>Eurípedes Cardeal Dias, Eurípedes Cardeal Dias, Eurípedes Cardeal Dias</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">" DISPÕE SOB A INCLUSÃO DA DISCIPLINA DE EDUCAÇÃO AMBIENTAL, NA GRADE CURRICULAR DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE DÁ OUTRAS PROVIDENCIAS" </t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/337/337_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">" PROJETO DE LEI DE DIRETRIZES ORÇAMENTARIAS PARA O EXERCÍCIO DE 2015" </t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/338/338_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A OBRIGATORIEDADE DE SE FAZEREM ADAPTAÇÕES NOS VEÍCULOS COLETIVOS MUNICIPAIS VISANDO FACILITAR O EMBARQUE, A PERMANÊNCIA E DESEMBARQUE DE IDOSOS , DE PESSOAS PORTADORAS DE DEFICIÊNCIA E COM DIFICULDADES DE LOCOMOÇÃO"</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t xml:space="preserve">" DISPÕE SOBRE A AUTORIZAÇÃO PARA A DOAÇÃO DE IMÓVEL DO PATRIMÔNIO MUNICIPAL PARA A INSTALAÇÃO DE EMPRESA E DÁ OUTRAS PROVIDÊNCIAS."  </t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>" ACRESCENTA INCISO AO ARTIGO 12 DA LEI MUNICIPAL Nº 1001/2013,PARA FINS DE INCLUIR O AUXILIO COMBUSTÍVEL COMO BENEFICIO EVENTUAL A SER CONCEDIDO PELO MUNICÍPIO DE ITAMOGI."</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/389/389_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO PARA QUE OS DONATÁRIOS DE IMÓVEIS DOADOS PELO PATRIMÔNIO PÚBLICO POSSAM OFERECER O MESMO COMO GARANTIA A FINANCIAMENTOS EXCLUSIVAMENTE COM A FINALIDADE DE CONSTRUÇÃO NO IMÓVEL DOADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/390/390_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRIBUI NOME A ESPAÇO PÚBLICO CENTRO CULURAL EMIOR ABRAO E NABIRRA ELIAS ABRAO</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/392/392_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A AUTORIZAÇÃO PARA FIRMAR O CONVÊNIO,ABERTURA DE CREDITO ADICIONAIS ESPECIAIS  E/OU SUPLEMENTARES DESTINADOS NO ORÇAMENTOS DO MUNICÍPIO DE ITAMOGI-MG E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/393/393_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O DESACONTECIMENTO, A DESAFETAÇÃO E A PERMUTA DE IMÓVEIS E DÁ OUTRAS PROCIDÊNCIAS."</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/394/394_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>" CENTRO CULTURA EMIR ABRÃO E NABIRRA ELIAS ABRÃO "</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>João Alberto Filho, Executivo Municipal de Itamogi</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE O PROGRAMA DE PREVENÇÃO DE ACIDENTES COM IDOSOS E ORIENTAÇÕES DE PRIMEIROS SOCORROS."</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/413/413_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>" PROGRAMA DE ORIENTAÇÃO SOB OS PRIMEIROS SOCORROS E PREVENÇÃO DE ACIDENTES COM IDOSOS E DEFICIENTES"</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/452/452_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO COMISSIONADO,DEMISSIVEL AD NUTUN, DE COORDENADOR SOCIAL DE_x000D_
 PROFESSORES DE ARTESANATO E DA OUTRAS OUTRAS VIDENCIAS</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/492/492_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ORÇAMENTO -PROGRAMA MUNICÍPIO DE ITAMOGI EXERCÍCIO DE 2015"</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/493/493_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>" ALTERA A LEI MUNICIPAL Nº 1.017, DE 08 DE NOVEMBRO DE 2013, QUE DISPÕES SOBRE O PLANO PLURIANUAL PARA PERÍODO DE 2014 A 2017."</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/494/494_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI  Nº 1.027, DE 15 MAIO DE 2014 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA PROPOSTA  ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2015."</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/495/495_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA CONCESSÃO DE SUBVENÇÕES, AUXÍLIOS FINANCEIROS E CONTRIBUIÇÕES DE CONTÉM OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/515/515_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DA LEI MUNICIPAL N° 892/2009, QUE REGULAMENTA O HORÁRIO DE FUNCIONAMENTO DOS ESTABELECIMENTOS COMERCIAIS, INDUSTRIAIS E DE PRESTAÇÃO DE SERVIÇOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/522/522_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>_x000D_
  " AUTORIZA O PODER EXECUTIVO MUNICIPAL , A ALIENAR, MEDIANTE PERMUTA, IMÓVEL PÚBLICO MUNICIPAL COM IMOVÉL PERTENCENTE A PARTICULAR"</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/528/528_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">" REQUER QUE  A AUTORIZAÇÃO A CONCESSÃO DE USO DE SALA DE AULA DO PRÉDIO MUNICIPAL ONDE FUNCIONA A " ESCOLA MUNICIPAL MEDEIROS VIEIRA " Á FUNDAÇÃO HERMÍNIO OMETTO -UNIARARAS." </t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/540/540_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>" DISPÕES SOBRE A CRIAÇÃO DE NOVAS VAGAS DE CARGOS JÁ EXISTENTE NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE ITAMOGI/MG, E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/265/265_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÖE SOBRE RECOMPOSICAO SALARIAL DOS VEREADORES DA CÂMARA MUNICIPAL DE ITAMOGI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Mesa Diretora da  Câmara Municipal, Marcos Aparecido Silva</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/266/266_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECOMPOSICÃO SALARIAL DOS SERVIDORES DA CÀMARA MUNICIPAL</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>Antonio Donizete de Pádua, Eurípedes Cardeal Dias, Joubert Gomes Barbosa, Mesa Diretora da  Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO NO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAMOGI"</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/281/281_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ANEXO I DA RESOLUÇÃO N° 05/2012 E DÁ OUTRAS PROVIDÊNCIAS, O QUAL FIXA OS VALORES DE DIÁRIAS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGAR DE IMEDIATO O AGENDAMENTO DE CONSULTAS NOS PSFS</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/256/256_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR O TRANSPORTE ESCOLAR PARA OS ALUNOS QUE ESTUDAM NA CIDADE DE FRANCA/SP</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A REALIZAÇÃO DA EXPOTTA A TRADICIONAL FESTA DE PEÃO DE ITAMOGI.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR O PAGAMENTO DE HORAS EXTRAS PARA TODOS OS FUNCIONÁRIOS QUE TIVER O REFERIDO DIREITO.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A REALIZAÇÃO DA FESTA DE CARNAVAL.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A CONSTRUÇO DE UM CANIL</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A CONSTRUÇÃO DE UMA PISTA DE SKATE E MOTOBIKE</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A CONSTRUÇÃO DE UM PARQUE INFANTIL</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/263/263_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AS DEVIDAS PROVIDENCIAS AOS MEUS PROJETOS DE LEIS APROVADOS POR ESTA CASA NO ANO DE 2013.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Antônio Donizete de Pádua, João Alberto Filho</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/268/268_texto_integral.jpeg</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/268/268_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITO A CÓPIA DAS CONTAS DESTA CASA NOS ANOS DE 2009 E 2010,TANTO AS CONTAS TELEFONIA MÓVEL E DE FIXO.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/269/269_texto_integral.jpeg</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/269/269_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITO QUE O PRESIDENTE EM VIGOR,OFICIE O PREFEITO DE ITAMOGI REQUISITANDO CÓPIA DE SUAS PRESTAÇÕES DE CONTAS DAS VIAGENS REALIZADAS COM USO DAS DIÁRIAS</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/270/270_texto_integral.jpeg</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/270/270_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">FINALIDADE DE FISCALIZAR AS CONTAS PUBLICAS MUNICIPAIS SENDO: </t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">          "PROJETO ESTÁGIO REMUNERADO NA PREFEITURA MUNICIPAL"</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/272/272_texto_integral.jpeg</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/272/272_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DOS RESPONSÁVEIS DA CPFL PELO MUNICÍPIO DE ITAMOGI PARA ESCLARECER OS APAGÕES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/273/273_texto_integral.jpeg</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/273/273_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITAR OS VALORES DOS VENCIMENTOS DE TODOS PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: A CONSTRUÇÃO DE LOMBADAS NA RUA AFONSO PENA"</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CÓPIAS DAS GRAVAÇÕES DE SEGURANÇA DA CÂMARA DO DIA 03/01/2014"</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>João Alberto Filho, Joubert Gomes Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/274/274_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER SABER SE AINDA A RESTOS A PAGAR DE 2012"</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: QUE FORNEÇA AS CONTAS DE TELEFONE DESTA CASA DOS ANOS: 2007 E 2008"</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/275/275_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>" PERGUNTAS DIRECIONADAS AO SECRETÁRIO DE OBRAS"</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/276/276_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>" PERGUNTAS DIRECIONADAS AO PREFEITO MUNICIPAL"</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER A DEVOLUÇÃO DA INSCRIÇÃO DO PROCESSO SELETIVO DE 2013"</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/438/438_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER UMA DIÁRIA A CIDADE DE POUSO ALEGRE"</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>Marcos Aparecido Silva</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/443/443_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>" SOLICITAÇÃO DE PRESTAÇÃO DE CONTAS OCORRIDO NAS GESTÕES ANTERIORES,TRATANDO DE GASTOS COM DIÁRIAS,BENS DE CONSUMO E PRESTAÇÃO DE CONTAS DE SERVIÇOS OCORRIDOS NOS ANOS DE 2011 E 2012."</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER INFORMAÇÕES DO OFICIO 010-2014-"</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/408/408_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE UM SERVIDOR PARA MANUTENÇÃO DIÁRIA DO SITE DA CÂMARA MUNICIPAL DE ITAMOGI</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/397/397_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER APÓS A APROVAÇÃO EM PLENÁRIO QUE ENCAMINHE ESTE REQUERIMENTO E A CÓPIA DE LEI MUNICIPAL  DA FIXAÇÃO DO QUADRO INFORMATIVO CONTENDO OS NOMES DOS MÉDICOS E OUTROS DADOS DE IDENTIFICAÇÃO NAS UNIDADES BÁSICAS DE SAÚDE."</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/398/398_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER INFORMAÇÕES DO PREFEITO EM RELAÇÃO AO PROJETO DE LEI 30/2013 "</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/407/407_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER INFORMAÇÕES DE TODA RELAÇÃO DE TODOS OS MUNÍCIPES ATENDIDOS PELA FISIOTERAPEUTA."</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/415/415_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER INFORMAÇÕES  SOBRE A SITUAÇÃO DE TODA DOCUMENTAÇÃO PARA FUNCIONAMENTO  DO "CENTRO CULTURAL".</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/454/454_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES JUNTO AO EXECUTIVO MUNICIPAL SOBRE A SITUAÇÃO DO CONCURSO PÚBLICO 01/2012 SUSPENSO NO TRIBUNAL DE CONTAS DE MINAS GERAIS</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/455/455_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITE INFORMAÇÕES PROVIDENCIAS ESTÃO SENDO TOMADAS PARA A REALIZAÇÃO DO PLANO DIRETOR PARA ITAMOGI</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>João Alberto Filho, Antônio Donizete de Pádua, Joubert Gomes Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/488/488_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER INFORMAÇÕES PRECISAS SOBRE O ATO ADMINISTRATIVO   QUE REGISTRA CONTRATO DE INEXIGIBILIDADE DE LICITAÇÃO 08/2014 REFERENTE A PRESTAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS DE CONSULTORA E ASSESSORIA JURÍDICA DO MUNICÍPIO DE ITAMOGI/MG".</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/489/489_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER INFORMAÇÕES DE QUANDO SERÁ FEITA A VACINAÇÃO ANTI-RÁBICA"</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/497/497_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>"OBJETIVO: REQUER INFORMAÇÕES ATRAVÉS DO SETOR RESPONSÁVEL,SE HÁ FALTA DE  "BALANÇA HOSPITALAR" UTILIZADA PARA MEDIR E PESAR AS CRIANÇAS RECÉM NASCIDAS"</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/498/498_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>"OBJETIVO: REQUER INFORMAÇÕES EM QUAIS LOCAIS OU PONTOS QUE FORAM INSTALADAS CÂMARA DE MONITORAMENTO ELETRÔNICO E QUAL É O SETOR RESPONSÁVEL"</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>Antônio Donizete de Pádua, Ari Natal Vidoni , Eurípedes Cardeal Dias, João Alberto Filho, Joubert Gomes Barbosa, Marcos Aparecido Silva, Oilson Rosa Pereira, Paulo Sérgio Ribeiro, Tristão Tavares Lima Martins</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/499/499_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER DE IGUAL PARTE QUAL PROCEDIMENTO SERÁ ADOTADO PARA O CUMPRIMENTO DE REFERIDA NORMA LEGAL E QUAL PRAZO DE IMPLANTAÇÃO E SE HAVERÁ O PAGAMENTO QUE NÃO FORAM PAGOS E DE QUE FORMA."</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/502/502_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>" OBJETIVO: INFORMAÇÕES SE ATÉ O DIA DOIS DE NOVEMBRO DE 2014, O MURO DO CEMITÉRIO MUNICIPAL ESTARÁ REFORMADO."</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/501/501_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>" INFORMAÇÕES SOBRE O REPASSE PARA O PAGAMENTO DO PISO SALARIAL DOS AGENTES DE SAÚDE DA CIDADE DE ITAMOGI."</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/517/517_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER A ALTERAÇÃO EXCEPCIONAL DO INICIO DA SESSÃO DO DIA 26 DE NOVEMBRO DE 2014 ÁS 19:00 PARA A ENTREGA DOS TÍTULOS DE CIDADÃO ITAMOGIENSE."</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/519/519_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ELEIÇÃO DA MESA DIRETORA</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>"APRESENTAÇÃO DA CANDIDATURA PARA OS CARGOS DA MESA DA DIRETORIA DA CÂMARA MUNICIPAL DE ITAMOGI!"</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>REV</t>
   </si>
   <si>
     <t>Requerimento de Viagem</t>
   </si>
   <si>
     <t>João Alberto Filho, Marcos Aparecido Silva</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/303/303_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>" QUERIMENTO DE VIAGEM Á CIDADE DE BELO HORIZONTE "</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">" DIÁRIA DE VIAGEM COM PERNOITE A CIDADE DE BELO HORIZONTE" </t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/304/304_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>" QUERIMENTO DE VIAGEM Á CIDADE DE GUAXUPÉ "</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/449/449_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER TRÊS DIÁRIAS COM PERNOITES A CIDADE DE BELO HORIZONTE E TÊS DIÁRIAS COM PERNOITE A CIDADE DE BRASILIA"</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>" QUERIMENTO DE VIAGEM Á CIDADE DE MONTE SANTO DE MINAS "</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER UMA DIÁRIA DE BELO HORIZONTE"</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER TRÊS  DIÁRIA NA CIDADE BRASILIA E UMA DIÁRIA PARA A CIDADE DE BELO HORIZONTE"</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER TRÊS DIÁRIA PARA A CIDADE BRASILIA  E UMA PERNOITE PARA A CIDADE DE BELO HORIZONTE"</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/432/432_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER UMA VIAGEM A CIDADE DE BELO HORIZONTE"</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/433/433_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER UMA DIÁRIA PARA UBERABA"</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/434/434_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER UMA DIÁRIA PARA A CIDADE DE UBERABA"</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/435/435_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "REQUER UMA DIÁRIA PARA A CIDADE DE UBERABA"</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/436/436_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/450/450_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DIÁRIA PARA UBERADA</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/437/437_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/439/439_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/440/440_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/441/441_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/442/442_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER DUAS DIÁRIAS COM PERNOITE A CIDADE DE BRASILIA"</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/444/444_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER UMA DIÁRIA A CIDADE DE PASSOS"</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/445/445_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER UMA DIÁRIA PARA BELO HORIZONTE"</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/446/446_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/447/447_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>Antônio Donizete de Pádua, Antônio Donizete de Pádua, Oilson Rosa Pereira</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/409/409_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER TRÊS DIÁRIAS PARA A CIDADE DE BRASILIA NOS DIAS 17,18 E 19 DE AGOTO DE 2014"</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/416/416_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>" O VEREADOR ANTÔNIO DONIZETE DE PÁDUA  REQUER DUAS  DIÁRIAS DE VIAGEM A CIDADE DE  BELO HORIZONTE NOS DIAS 03 E 04 DE SETEMBRO  DE 2014".</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/448/448_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER DUAS  DIÁRIA COM PERNOITE A CIDADE DE BELO HORIZONTE"</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/512/512_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUERIMENTO DE VIAGEM COM TRÊS DIÁRIAS A CIDADE DE BRASILIA NOS DIAS: 20,21,22 DE OUTUBRO DE 2014."</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/523/523_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER TRÊS DIÁRIAS COM PERNOITE Á CIDADE DE BRASILIA NOS DIAS 18,19 E 20 DE NOVEMBRO DE 2014."</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/524/524_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/525/525_texto_integral.doc</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/525/525_texto_integral.doc</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DEVOLUÇÃO DE DIÁRIAS DOS DIAS: 20,21 E 22 DE OUTUBRO DE 2014</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/534/534_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE VIAGEM DE TRÊS  DIÁRIAS A CIDADE DE BRASILIA NOS DIAS: 8,9 E 10 E UMA DIÁRIA A CIDADE DE BELO HORIZONTE NO DIA 11 DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/535/535_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE VIAGEM DE TRÊS  DIÁRIAS A CIDADE DE BRASILIA NOS DIAS: 8,9 E 10 E UMA DIÁRIA A CIDADE DE BELO HORIZONTE NO DIA 11 DE DEZEMBRO DE 2014</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/536/536_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/538/538_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE VIAGEM DE TRÊS  DIÁRIAS A CIDADE DE BRASILIA NOS DIAS: 8,9 E 10 E UMA DIÁRIA A CIDADE DE BELO HORIZONTE NO DIA 11 DE DEZEMBRO DE 2014" _x000D_
 </t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUERIMENTO DE VIAGEM  DE TRÊS DIÁRIA A CIDADE DE BRASILIA NOS DIAS 18,18 E 20 DE NOVEMBRO DE 2014"</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>7072</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/532/532_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>7073</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3009,68 +3009,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.txt" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.txt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.txt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/401/401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/506/506_texto_integral.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.txt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/268/268_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/269/269_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/270/270_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/272/272_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/273/273_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/525/525_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.txt" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.txt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.txt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/401/401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/506/506_texto_integral.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.txt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/268/268_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/269/269_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/270/270_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/272/272_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/273/273_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/525/525_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H249"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="185.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="246.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>