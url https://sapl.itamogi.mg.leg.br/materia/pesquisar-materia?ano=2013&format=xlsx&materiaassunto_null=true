--- v0 (2026-02-09)
+++ v1 (2026-06-10)
@@ -54,2350 +54,2350 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>João Alberto Filho, Eurípedes Cardeal Dias</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO ESTENDER O HORÁRIO DE FUNCIONAMENTO DA FARMÁCIA MUNICIPAL ATÉ ÁS 20 HORAS</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONSTRUÇÃO OU INSTALAÇÃO DE DUAS ACADEMIAS DE GINÁSTICA AO AR LIVRE PRÓXIMO O ESPAÇO MUNICIPAL E OUTRA NAS IMEDIAÇÕES DOS BAIRROS VALE DO SOL E COHAB</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>João Alberto Filho, Eurípedes Cardeal Dias, João Alberto Filho</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITO A INSTALAÇÃO DE DOIS BEBEDOUROS ,UM DELES NA RODOVIÁRIA E OUTRO PRÓXIMO AO BANHEIRO PÚBLICO</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Eurípedes Cardeal Dias, Eurípedes Cardeal Dias, João Alberto Filho</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>"OBJETIVO: A CONSTRUÇÃO DE LOMBADAS NA RUA: CORONEL JOSÉ FURTADO"</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Marcos Aparecido Silva</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SR.ª RITA MARTINS DE OLIVEIRA</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR VICENTE PEREIRA FILHO</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora da  Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PREFEITO MUNICIPAL DE ITAMOGI,RELATIVOS AO EXERCÍCIO DE 2011."</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Eurípedes Cardeal Dias</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO HONORÁRIO AO EXCELENTISSIMO PREFEITO MUNICIPAL DE SÃO SEBASTIO DO PARAISO E EX DEPUTADO ESTADUAL DR. RÊMOLO ALOISE.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADO HONORÁRIO À SENHORA MARIA DAS GRAÇAS OLIVEIRA GUERRA</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Antônio Donizete de Pádua</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADO HONORÁRIO AO SR. JANÓARIO ARANTES</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>João Alberto Filho</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO HONORÁRIO À SENHORA MARLY JUNDURIA DE PAULA E SILVA</t>
   </si>
   <si>
     <t>Joubert Gomes Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO AO SR. JOÃO PADEIRO</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DO TITULO DE CIDADAO HONORÁRIO, DO MUNICIPIO DE ITAMOGI AO SR RUBENS_x000D_
 LOPES</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Ari Natal Vidoni, Tristão Tavares Lima Martins</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO, AO SENHOR E DEPUTADO ESTADUAL CÁSSIO SOARES</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Paulo Sérgio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR PEDRO GERALDO FERNANDES</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Tristão Tavares de Lima Martins</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR RENATO APARECIDO NEVES FABRETTI</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal de Itamogi</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ANISTIA DE JUROS, MULTAS E CORREÇÃO MONETÁRIA DE DÉBITOS TRIBUTÁRIOS INSCRITOS EM DÍVIDA ATIVA, NAS CONDIÇÕES QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REVISÃO GERAL ANUAL, FIXAÇÃO DE VENCIMENTO BÁSICO PARA 0_x000D_
 CARGO DE MEDICO DO PSF, CRIAÇÃO DE CARGOS COMISSIONADOS DEMISSÍVEIS AD NUTUN, ALTERAÇÃO NA LEI MUNICIPAL NO 866/2008 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO COMISSIONADO, DEMISSÍVEL AD NUTUN, DE COORDENADOR DA EQUIPE ATC/PIP E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇAO DE VAGAS EM CARGOS DE PROVIMENTO EFETIVO JA CRIADOS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA GRATIFICAÇÃO PARA AS EQUIPES DAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO DE ITAMOGI E DA OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA LOTEAMENTOS FECHADOS OU CONDOMÍNIOS DE CHÁCARAS DE RECREIO, E DA OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo Municipal de Itamogi, Marcos Aparecido Silva</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO MUNICIPAL O PORTAL DA TRÂNSPARÊNCIA</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM SITE VIRTUAL OFICIAL REGISTRADA NO DOMÍNIO DA PREFEITURA</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O INCENTIVO  E EMPRESAS QUE PREENCHEM PARTE DE SEU QUADRO DE FUNCIONÁRIOS JOVENS</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/456/456_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>" CRIA E REGULAMENTA O SERVIÇO DE PROTEÇÃO E DEFESA DO CONSUMIDOR- PROCON"</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/457/457_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>" DECRETO DE UTILIDADE PUBLICA A ASSOCIAÇÃO DOS MORADORES E AMIGOS DO BAIRRO TAPIR"</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL QUE ESTABELECE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA DE ITAMOGI.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Tristão Tavares de Lima Martins, Tristão Tavares Lima Martins</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA DENOMINAÇÃO DA ESCOLA ESTADUAL DE ITAMOGI</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A UTILIZAÇÃO,POR TERCEIROS, DE MÁQUINA E EQUIPAMENTO PÚBLICOS</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/458/458_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>" FICHA LIMPA"</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO Á ASSOCIAÇÃO ARTÍSTICA,CULTURAL E PEDAGÓGICA MAESTRO N NINO DELICATTI.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>ESTABELECE DISTRIBUIÇÃO GRATUITA DE MEDICAMENTOS NO PRONTO ATENDIMENTO 24 HORAS.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>Marcos Aparecido Silva, Marcos Aparecido Silva</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>DAR DENOMINAÇÃO DE RUA ALVINO GONALVES DE OLIVEIRA, A QUALQUER LOGRADOURO PÚBLICO LIVRE AINDA INOMINADO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA DIÁRIAS PARA VIAGENS DE REPRESENTAÇÃO DOS AGENTES POLÍTICOS MUNICIPAIS E DÁ OUTRAS PROVIDENÇIAS</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ADIANTAMENTOS PARA DE DESPESAS COM VIAGEM DE SERVIDORES PÚBLICOS NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODE EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA CADEIA  PRODUTIVA DA AQUICULTURA FAMILIAR, BEM COMO UTILIZAR RECURSOS NA PROMOÇÃO DE AÇÕES DE APOIO E INCENTIVO Á ATIVIDADE.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A UTILIZAÇÃO,POR TERCEIROS, DE MÁQUINAS E EQUIPAMENTOS PÚBLICOS.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE BENEFÍCIOS EVENTUAIS NO MUNICÍPIOS DE ITAMOGI-MG</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/459/459_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>" CRIA NO ÂMBITO MUNICIPAL O DIA MUNICIPAL CONTRA BAGA ISMO"</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>DAR DENOMINAÇÃO DE CEMEI ARISIA FURTUNA DE OLIVEIRA AO ESPAÇO PÚBLICO LIVRE INOMINADO LOCALIZADO À RUA ANTÔNIO VIEIRA (TIGRÃO), N° 725, BAIRRO VALE DO SOL DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO DESTINADO Á EXECUÇÃO DOS SERVIÇOS DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO NA SEDE DO MUNCIPIO</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 619/1.995 E 3/2002 QUE DISPÕE SOBRE A CRIAÇÃO E ALTERAÇÃO DO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AUXILIO FINANCEIRO,NA MODALIDADE DE APOIO CULTURAL, Á ASSOCIAÇÃO ARTÍSTICA,CULTURAL E PEDAGÓGICA "MAESTRO NINO DELICATTE" COM INCENTIVO Á REALIZAÇÃO DA FESTA DO PEÃO DE BOIADEIRO DE 2013.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CEMEI- CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL ARÍSIA FORTUNA DE OLÍVEIRA.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Eurípedes Cardeal Dias, Eurípedes Cardeal Dias</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>GARANTE AOS IDOSOS O PAGAMENTO DE MEIA-ENTRADA NOS LOCAIS PUBLICOS OU PRIVADOS, ONDE SE REALIZAM EVENTOS ESPORTIVOS, CULTURAIS, ARTISTICOS E DE LAZER.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>GARANTE AOS DOADORES DE SANGUE O PAGAMENTO DE MEIA-ENTRADA NOS LOCAIS PÚBLICOS OU PRIVADOS, ONDE SE REALIZAM EVENTOS ESPORTIVOS, CULTURAIS, ARTÍSTICOS E DE LAZER.</t>
   </si>
   <si>
     <t>João Alberto Filho, João Alberto Filho</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE DA FIXAÇÃO DE QUADRO INFORMATIVO CONTENDO O NOME DOS MÉDICOS E DADOS DE IDENTIFICAÇÃO NAS UNIDADES DE SAÚDE DO MUNICÍPIO DE ITAMOGI / MG"</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REF0RMULAÇÃO DO CONSELHO MUNICIPAL DE CONSERVAÇÃO E DEFESA DO MEIO_x000D_
 AMBIENTE DE ITAMOGI - MG CODEMA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO CIDADÃO DESEMPREGADO DO PAGAMENTO DE TAXA DE INSCRIÇÃO EM CONCURSO OU PROCESSO SELETIVO REALIZADO PELO PODER PÚBLICO MUNICIPAL DE ITAMOGI</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 1.002, DE 23 DE ABRIL DE 2013 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇAO DA PROPOSTA ORÇAMENTÁRIA PARA O EXERCICIO FINANCEIRO DE_x000D_
 2014.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE SUBVENÇÕES,AUXÍLIOS FINANCEIROS E CONTRIBUIÇÕES E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DO ITAMOGI PARA O EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DO PLANO PLURIANUAL PARA O QUADRIÊNIO 2014/2017</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>DPSPOE SOBRE A ALTERAÇA0 DA LEI MUNICIPAL N° 611/1995 QUE VERSA SOBRE PARCELAMENTO DO SOLO URBANO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A DESENVOLVER ACOES PARA IMPLEMENTAR O PROGRAMA MINHA CASA MINHA VIDA"</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A DOAÇÃO DE PRODUTOS ACABADOS DAS OFICINAS DE CONVIVÊNCIA SOCIOEDUCATIVA DO CENTRO DE REFERÊNCIA DA ASSISTÊNCIA SOCIAL- CRAS DE ITAMOGI.MG."</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO MUNICIPAL O LEGISLATIVO JOVEM</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Oilson Rosa Pereira, Marcos Aparecido Silva</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO CÓDIGO DE ÉTICA PARLAMENTAR DA CÂMARA MUNICIPAL DE ITAMOGI,DA CORREGEDORIA DA CÂMARA DE ITAMOGI DE DA CONSTITUIÇÃO DA COMISSÃO DE ÈTICA </t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Oilson Rosa Pereira, Tristão Tavares Lima Martins</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A RECOMPOSIÇÃO SALARIAL DOS SERVIDORES DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/461/461_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DO HORÁRIO DE INICIO E DURAÇÃO DAS REUNIÕES DA CÂMARA"</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Oilson Rosa Pereira, Mesa Diretora da  Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREPOSIÇÕES PARLAMENTARES POR MEIO DE ARQUIVO DIGITAL</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Marcos Aparecido Silva, Mesa Diretora da  Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O USO DE UNIFORMES AOS SERVENTUÁRIOS DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA MEDALHA DE HONRA AO MÉRITO NO MUNICÍPIO DE ITAMOGI</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA MEDALHA DE HONRA AO MÉRITO NO MUNICIPIO E ITAMOGI E DÁ OUFRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXECUÇÃO DO HINO NACIONAL BRASILEIRO NAS SESSÕES DA CÂMARA MUNICIPAL DE ITAMOGI</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEVANTAMENTO DE GASTOS COM VIAGENS PELA CÂMARA MUNICIPAL DE ITAMOGI EM 2012.</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACESSÃO DE UM LOCAL APROPRIADO PARA INSTALAÇÃO DO CONSELHO TUTELAR</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDIDAS PARA INSTALACAO DE LIXEIRAS CORNUNITÃRIAS NOS LOCALS DE MAIOR CONCENTRAÇÃO HUMANA DA ZONA RURAL, BEM COMO NAS VIAS MAIS MOVIRNENTAS QUE DÃO ACESSO A SEDE DO MUNICIPIO</t>
   </si>
   <si>
     <t>Eurípedes Cardeal Dias, Eurípedes Cardeal Dias, Eurípedes Cardeal Dias</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO CRIAR O PROJETO AGRICULTURA EM AÇÃO.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMPRA DE UM MAMÓGRAFO</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE CRIE O CURSO MUNICIPAL DE LINGUAS, BÁSICAS( INGLÊS E ESPANHOL).</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIE O PROJETO ESPORTE EM AÇÃO</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE CRIE O PROJETO JOVEM NA UNIVERSIDADE</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR O PROJETO AGRICULTURA VERDE.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR A GUARDA MUNICIPAL</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A COMPRA D UM APARELHO DE ENDOSCOPIA</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIE OFICINAS TÉCNICAS</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CÂMERAS DE SEGURANÇAS NAS REPARTIÇÕES PÚBLICAS DO MUNICÍPIO DE ITAMOGI</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS QUE DE PROTEÇÃO DO SOL E DA CHUVA NO TREVO DE ITAMOGI QUE LIGA A BR 49L</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Marcos Aparecido Silva, Eurípedes Cardeal Dias</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUADRA ESPORTIVA COM PISO EM AREIA NO BAIRRO TAPIR</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>Antônio Donizete de Pádua, Antônio Donizete de Pádua</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VOLTA DO LEVA E TRÁS </t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE UM PARQUE INFANTIU</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>FUNCIONAMENTO DA UNIDADE DE PROTO ATENDIMENTO MÉDICO, COM ATENDIMENTO DE URGÊNCIA  E EMERGÊNCIA AS 24 HORAS DO DIA, COM AMBULÂNCIA EQUIPADA PARA ATENDIMENTO DE EMERGÊNCIA EM TEMPO INTEGRAL.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Paulo Sérgio Ribeiro, Paulo Sérgio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PEDIDO DE PREENCHIMENTOS COM MATERIAL ESPECÍFICO DE BURACOS EM VIAS PUBLICAS  PAVIMENTADAS DA NOSSA CIDADE</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUIDAR DIARIAMENTE DAS LIMPEZAS DOS ÓRGÃOS PÚBLICOS</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A CONSTRUÇÃO DE UM POSTO DE COMBUSTÍVEL NA GARAGEM MUNICIPAL PARA REABASTECIMENTO DA FROTA VEICULAR DO MUNICIPIO</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA REFORMA DO CAMPO DO SERRADO</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A CONSTRUÇÃO DE UMA PISTA DE SKATE E MOTOBIKE</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A CONSTRUÇÃO DE UM CANIL</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>A INSENÇÃO TOTAL DO IPTU</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UMA ESTAÇÃO DE TRATAMENTO DE ESGOTO</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR O PROGRAMA SOCIAL LEVE LEITE</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A MANUTENÇÃO NAS LUZES DOS POSTES DAS RUAS</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Joubert Gomes Barbosa, Joubert Gomes Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A REATIVAÇÃO DA FÁBRICA DE BLOCOS</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO O REAJUSTE SALARIAL DE 25$ (VINTE E CINCO POR CENTO)</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CONTRATAÇÃO DE UM PEDIATRA COM CONSULTAS DIÁRIAS EM NOSSA CIDADE </t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PRONTO SOCORRO FUNCIONE 24 HORAS E QUE IMPLANTE A FARMACIA DENTRO DO MESMO</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A LIMPEZA DE LOTES VAGOS OU COM OBRAS PARALISADAS DA ZONA URBANA</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A REALIZAÇÃO DA EXPOITA,TRADICIONAL FESTA DE PEÃO DE ITAMOGI</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO O TRANSPORTE ESCOLAR PARA OS ALUNOS QUE ESTUDAM NA CIDADE DE FRANCA/ SP.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NAS CALÇADAS (PASSEIOS) DOS BAIRROS CERRADO E JARDIM UNIÃO II</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A UNIFORMIZAÇÃO DE TODOS OS ALUNOS DA REDE MUNICIPAL DE ITAMOGI</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPEAMENTO DO ASFALTO DAS RUAS DO BAIRRO VALE DO SOL </t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE TRANSPORTE RURAL</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONSTRUÇÃO DO ESPAÇO INTERATIVO DE JOGOS</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A APROVAÇÃO DO PROJETO NOMINAL DAS RUAS DE ITAMOGI</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO CAMPO ILUMINADO</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO O TRANSPORTE GRATUITO AOS ESTUDANTES UNIVERSITÁRIOS DE ESCOLA TÉCNICA PARA A CIDADE DE BATATAIS</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO CURSOS PREPARATÓRIO PARA O ENEM</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO MUDAR AS REUNIÕES ORDINÁRIAS PARA INICIAR AS 19:00 HS</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONSTRUÇÃO DE UMA PONTE DE TUBO E CONCRETO NO BAIRRO LAGOA DA LAGOA SOB O RIO TOMBA PERNA E OUTRO PRÓXIMO AS MEDIAÇÕES DAS PROPRIEDADES DO SR JOÃO CUSTÓDIO E JOSÉ CUSTÓDIO</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DO PROJETO DE LEI 012/2013</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>João Alberto Filho, Paulo Sérgio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DA CÓPIA DA ATA DA QUARTA SESSÃO ORDINÁRIA </t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA REALIZADO OBRAS DE CANALIZAÇÃO NAS RUAS DE VIELA PARALELAS COM AS RUAS QUE INTERCEDEM COM A RUA JOÃO PINHEIRO E RUA AFONSO PENA</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE AS ATIVIDADES DA TERCEIRA SEJAM FEITAS NA PRAÇA DE ESPORTES  DO MUNICÍPIO DE ITAMOGI,BEM COMO QUE SEJA INSTALADO UM AQUECEDOR NA PISCINA</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Tristão Tavares Lima Martins, Tristão Tavares Lima Martins</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORNECER PÃO FRANCÊS NO PERÍODO NO CAFÉ DA MANHÃ NA GARAGEM MUNICIPAL</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO O RETORNO DAS ATIVIDADES EXTRACURRICULARES QUE VISEM A PREVENÇÃO DE USO DE DROGAS,ÁLCOOL E TABACO,NAS ESCOLAS DE ENSINO MÉDIO E FUNDAMENTAL DA REDE PÚBLICA</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA FEITO NO LOCAL DA REPRESA, ONDE ACONTECEM A PRÁTICA DE PESCARIAS, DOIS BANHEIROS QUÍMICOS E TAMBÉM A REGULARIZAÇÃO DA PESCA</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES DETALHADAS RELATIVAS Á PRESTAÇÃO DE CONTAS RELATIVAS AO ANO DE 2012.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CRIAÇÃO DE UM SITE OU PÁGINA VIRTUAL OFICIAL A SER REGISTRADA SOB O DOMÍNIO DA PREFEITURA MUNICIPAL DE ITAMOGI</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO O PEDIDO DE ENVIO AO PRESIDENTE MENSALMENTE DE FORMA QUE PREVÊ A LEI ORGÂNICA</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A REABERTURA DOS BANHEIROS MUNICIPAL</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO OS NOMES DE TODOS OS AGENTES E TRABALHADORES QUE REALIZAM A COLETA DO LIXO AQUI EM  ITAMOGI</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Tristão Tavares de Lima Martins, Antônio Donizete de Pádua</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO A COBERTURA FRONTAL DA ESCOLA ESPECIAL  ELISA LANA MINTO </t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO CONSTRUÇÃO DE UMA  QUADRA POLIESPORTIVA COBERTA NA ESCOLA ELISA LANA MINTO</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CÓPIA INTEGRAL DA LEI QUE INSTITUI A CONTRIBUIÇÃO DA ILUMINAÇÃO PÚBLICA NO MUNICÍPIO DE ITAMOGI</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SUSPENSÃO DE COBRANÇA DA TAXA DE CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA DA ZONA RURAL DE ITAMOGI, (IP-CIP)COM BASE NAS JUSTIFICATIVAS ABAIXO.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONTRATAÇÃO DE UM ENGENHEIRO PARA ACOMPANHAR OS SERVIÇOS DE MANUTENÇÃO DAS ESTRADAS RURAIS</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE TOME AS DEVIDAS PROVIDÊNCIAS PARA REALIZAR UM LEILÃO DOS FERROS VELHOS QUE A PREFEITURA MUNICIPAL POSSUI.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MEDIDAS PARA A CRIAÇÃO DE INCENTIVOS AOS FUNCIONÁRIOS DA ESCOLA ESPECIAL</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONSTRUÇÃO DE UM GALPÃO COM PISCINA E COM HIDROGINÁSTICA COM UM PARQUE COMPOSTO DE APARELHOS DE GINÁSTICA E DE RECREAÇÃO A ESCOLA ELISA LANA  MINTO</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PESAR PELO PASSAMENTO DO SR ORLANDO LIMA</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES DE QUAL ERA O SUBSIDIO MENSAL DAS PROFESSORAS,MOTORISTAS,OPERADOR DE MÁQUINAS,ENFERMEIROS,TÉCNICO DE ENFERMAGEM,NO FINAL DE 2.000, E AGORA NA PRESENTE DATA</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO DO REQUERIMENTO É REVOGAR DE IMEDIATO O AGENDAMENTO DE CONSULTAS NOS PSFS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Paulo Sérgio Ribeiro, Tristão Tavares Lima Martins</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO QUE O PRONTO SOCORRO FUNCIONE 24 HORAS, E TAMBÉM IMPLANTE A FARMÁCIA POPULAR SITUADA DENTRO DA MESMA, COM COBERTURA 24 HORAS POR DIA</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>O OBJETIVO DE COLOCAR UMA CAIXA DE ÁGUA NO BAIRRO DO PARQUE DO SABIÁ</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>SOLICITO A REFORMA DO PARQUE DA EXPOITA</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Eurípedes Cardeal Dias, Paulo Sérgio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO É EFETIVAR O PROJETO  MINHA CASA MINHA VIDA RURAL</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Paulo Sérgio Ribeiro, Eurípedes Cardeal Dias</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE COLOQUE MATA-BURROS DE FERRO EM ALGUNS PONTOS DA ZONA RURAL</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CÓPIA DO ÁUDIO DA ULTIMA SESSÃO REALIZADA NO DIA 24/04/2013</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Eurípedes Cardeal Dias, Oilson Rosa Pereira</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>O OBJETIVO DESTE REQUERIMENTO É CONSTRUIR PONTES NA ZONA RURAL DE ITAMOGI</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONSTRUÇÃO DE UM REFERIDO ALMOXARIFADO,BEM COMO UMA OFICINA  COMPLETA COM LAVADOR PARA ÔNIBUS E AFINS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MANIFESTAÇÃO SOBRE A REPRESENTAÇÃO PROTOCOLADA PELO SR JOÃO PEDRO SANTANELLI NETTO.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CÓPIA DA PORTARIA QUE INSTAUROU REPRESENTAÇÃO EM FACE DO VEREADOR QUE ESTE SUBSCREVE.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO VIDEO DA GRAVAÇÃO EFETUADA POR ESTA TERCEIRA PESSOA NA SESSÃO DO DIA 24/04/2013</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONSTRUÇÃO COM URGÊNCIA DE PROTEÇÃO  Á MARGEM DO RIBEIRÃO DAS PEDRAS,NO TRECHO FRONTAL COM Á ESCOLA MUNICIPAL LUCIMAR MEDEIROS.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA RODOLFO JOSÉ DE PAULA,ALTURA DO Nº 189, CENTRO.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DO MURO DO CEMITÉRIO.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>DAR POSSE AOS FUNCIONÁRIOS CONCURSADOS</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE IMPLANTE O SISTEMA DE CESTA BÁSICA NO VALOR DE R$ 305.00 CORRESPONDENTE A 45$ DO SALÁRIO MÍNIMO.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AS INFORMAÇÕES LEGAIS EM DOCUMENTOS  A QUANTIA EXATA MENSAL DO REPASSE DE VERBAS (DINHEIROS) DESTINADA ÁS  ENTIDADES: HOSPITAL SÃO JOÃO BATISTA,ASILO E CASA DA CULTURA</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO CRIAR REMÉDIO EM CASA</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAR PSICÓLOGA PARA ATUAR NA EDUCAÇAO CRIAR A ASSOCIAÇÄO DOS ALCOLÓTROS ANÔNIMOS</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO QUE CONTRATE UMA PSICÓLOGA PARA A ATUAR NA ÁREA NA EDUACAÇÃO</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO O TRANSPORTE AOS ALUNOS QUE ESTUDAM EM OUTRAS CIDADES DA REGIÃO.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>O OBJETIVO DESTE REQUERIMENTO É QUE O PREFEITO PAGUE O DÉCIMO TERCEIROS AOS FUNCIONÁRIOS CONTRATADOS PELA PREFEITURA MUNICIPAL DE ITAMOGI</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER UMA AUDIÊNCIA PÚBLICA </t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO  MUNICIPAL SOBRE A VIGÊNCIA OU NÃO DE LEI MUNICIPAL QUE DISCIPLINA A IMPOSSÍBILIDADE DE CONTRATAÇÃO OU NOMEAÇÃO PELO PODER PÚBLICO.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO  MEDIDAS ADOTAS PARA EFETIVAR A LEI FEDERAL 12.527/2011</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES JUNTO AO EXECUTIVO SOBRE OS FUNCIONÁRIOS OCUPANTES DE CARGOS EM COMISSÃO OU  DE CONFIANÇA EXISTENTE NA PREFEITURA.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTENDER O FUNCIONAMENTO DO ATENDIMENTO DO PRONTO SOCORRO</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO UNIFORMIZAR OS FUNCIONÁRIOS QUE RECOLHEM O LIXO DA NOSSA CIDADE (AUXILIARES DE LIMPEZA)</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO: UNIFORMIZAR OS FUNCIONÁRIOS DA RECICLAGEM</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO: COMPRAR UM APARELHO DE RAIO -X</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO: COMPRAR UM APARELHO DE ULTRASSON</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t xml:space="preserve">Ari Natal Vidoni, Ari Natal Vidoni </t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA CONFECCIONADAS CARTEIRAS DE ESTUDANTES PARA ALUNOS QUE FREQUENTAM DO 1 A 4 ANO DA REDE MUNICIPAL</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>DESPESAS DE VIAGENS A CIDADE DE BELO HORIZONTE</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Joubert Gomes Barbosa, Antônio Donizete de Pádua</t>
   </si>
   <si>
     <t>DESPESAS DE VIAGENS A CIDADE BELO HORIZONTE</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE FAÇA A SINALIZAÇÃO ADEQUADA NAS RUAS DA NOSSA CIDADE,COMO FAIXA DE PEDESTRE E ETC...</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER OU INDICAR A NECESSIDADE DE ELABORAÇÃO DE PROJETO DE LEI VISANDO A CASTRAÇÃO DE CÃES E GATOS QUE ESTÃO SOLTOS EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO: PAGAR AS FÉRIAS DOS FUNCIONÁRIOS CONTRATADOS, BEM COMO TODOS OS DIREITOS DOS MESMOS ELENCADOS NA CLT</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO: A CONSTRUÇÃO DE UM CAMPO DE MALHA</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE FAÇA COM URGÊNCIA A COBERTURA DA QUADRA DO PARQUE DO SABIÁ</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO QUE TEM POR OBJETIVO, CONSTRUIR BANHEIROS QUADRA DO BAIRRO SABIÁ.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR RUA INOMINADA SUGERINDO RUBENS GOMES BARBOSA</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PREFEITO MUNICIPAL DOE PARES DE TÊNIS AOS ESTUDANTES DAS ESCOLAS DA REDE MUNICIPAL</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO COBERTURAS COM ASSENTOS NOS PONTOS ONDE PASSA O CIRCULAR</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO EXECUTIVO: RELAÇÃO DOS INTEGRANTES DO CONSELHO DE FISCALIZAÇÃO FUNDEB E OUTRAS</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O NÚMERO DE MÉDICOS POR ESPECIALIDADES E OUTRAS</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA SETE DE SETEMBRO E ANTES DO CRUZAMENTO  COM A AVENIDA NATÁLIA ROSA DIAS</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DA OUVIDORIA MUNICIPAL</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO: CONTRATAR UM PODOLOGO</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Antônio Donizete de Pádua, Antônio Donizete de Pádua, Eurípedes Cardeal Dias</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO: RESOLVER O PROBLEMA DOS CACHORROS ABANDONADOS NAS RUAS DE NOSSA CIDADE</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVA A REVITALIZAÇÃO DAS PLACAS INDICATIVAS COM NOVAS PINTURAS NOS POSTES QUE INFORMAM AS DENOMINAÇÕES DAS RUAS DE NOSSA CIDADE;</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>João Alberto Filho, Joubert Gomes Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SE HOUVE ENCAMINHAMENTO DO RELATÓRIO DE GESTÃO FISCAL</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO: CONSTRUIR LOMBADAS  NA RODOVIA QUE DÁ ACESSO A BR 491 E OUTRAS</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SE EXISTEM EMPRESAS SEDIADAS EM ITAMOGI QUE ESTÃO SENDO BENEFICIADAS COM PAGAMENTOS DE ALUGUEL E OUTROS ENCARGOS, E OUTRAS INFORMAÇÕES</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SE HÁ RESTOS A PAGAR DO MUNICÍPIO REFERENTE AO ANO DE 2012.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A MANUTENÇÃO, REFORMA E AMPLIAÇÃO DA PISTA MUNICIPAL DE CAMINHADA LOCALIZADA AO BAIRRO LAGO AZUL</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA SOLICITADO  AO PREFEITO O DEVIDO CUMPRIMENTO DO INCISO XXIII DO ART. 79 DA LOM</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DESPESAS DE VIAGEM AS CIDADES DE BELO HORIZONTE E BRASILIA </t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DIÁRIA PARA BELO HORIZONTE DIA 25 E BRASÍLIA PARA O DIA 26 E 27 DE SETEMBRO DE 2013.</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO SOLICITAR A REFORMA DE FORMA URGENTE DO NOSSO PRONTO SOCORRO MUNICIPAL ANTONIO LEONEL DE PAULA</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO SOLICITAR O TRANSPORTE ESCOLAR PARA OS ALUNOS QUE ESTUDAM NA CIDADE DE FRANCA/SP</t>
   </si>
   <si>
     <t>Oilson Rosa Pereira</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESPESA DE DIÁRIA PARA ATIVIDADE DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESPESAS DE VIAGEM DE INTERESSE LEGISLATIVO MUNICIPAL DIAS 20 E 22 DE SETEMBRO DE 2013</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESPESAS DE VIAGEM DE INTERESSE LEGISLATIVO MUNICIPAL PARA A CIDADE DE BELO HORIZONTE E BRASILIA NOS DIAS 22 A 25 DE OUTUBRO DE 2013</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESPESAS DE VIAGEM, SALIENTANDO QUE TAL VIAGEM E DE INTERESSE LEGISLATIVO MUNICIPAL PARA A CIDADE DE BELO HORIZONTE E BRASILIA NOS DIAS 22 A 25 DE OUTUBRO DE 2013</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESPESAS DE VIAGEM DE INTERESSE LEGISLATIVO MUNICIPAL DIAS 20 E 30 DE SETEMBRO DE 2013</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLABORAÇÃO DOS NOBRES VEREADORES PARA ELABORAÇÃO DE NOME PARA O CORETO DA NOSSA CIDADE</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DO TERMINAL RODOVIÁRIO DE ITAMOGI</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE INSTALE NO PRONTO SOCORRO PSFS E NA FARMÁCIA MUNICIPAL UM SISTEMA DE SENHAS AOS USUÁRIOS </t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO SOLICITAR INÍFORMES E MATERIAIS ESPORTIVOS A TODOS OS TIMES DE FUTEBOL E SEMELHANTES A NOSSA CIDADE</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR UNIFORMES NOVOS A TODOS OS TERNOS DE CONGOS,MOÇAMBIQUE,COMPANHIAS DE REIS</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO CONSTRUIR NO BAIRRO PARQUE DO SABIÁ AOS PÉS DO DA ESTÁTUA DO CRISTO A PRAÇA DA BIBLIA</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS QUE DE PROTEÇÃO AO SOL </t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREENCHIMENTO COM MATERIAL ESPECÍFICO DE BURACOS EM VIAS PÚBLICAS PAVIMENTADAS DA NOSSA CIDADE</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE UMA PESSOA PARA CUIDAR DIARIAMENTE DA LIMPEZA DA PRAÇA SÃO JOÃO BATISTA, CARTÃO POSTAL DA NOSSA CIDADE</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Antônio Donizete de Pádua, Tristão Tavares Lima Martins</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIÁRIAS DE VIAGEM A CIDADE DE PASSOS</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIÁRIA DE VIAGEM</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIÁRIA DE VIAGEN</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO MUNICIPAL AJUDA DE CUSTO MENSAL À EMPRESA JOÃO REIS DAS PIPAS</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Antônio Donizete de Pádua, Antônio Donizete de Pádua, Joubert Gomes Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO MUNICIPAL DOAÇÃO DE UM TERRENO AO EMPRESÁRIO ALEXANDRE DE JESUS GARCIA PARA CONSTRUÇÃO DE UM ARMAZÉM CAFEEIRO</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITE INFORMAÇÕES À DIRETORA DA ESCOLA ESTADUAL DE ITAMOGI SOBRE ALTERAÇÃO DO NOME DA REFERIDA ESCOLA PARA FRANCISCO GUERRA</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Ari Natal Vidoni, Eurípedes Cardeal Dias, Paulo Sérgio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.doc</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.doc</t>
   </si>
   <si>
     <t>A ISENÇÃO A POLUÇÃO CARENTE DE ITAMOGI DO PAGAMENTO NOVAS TARIFAS A SEREM COBRADAS DA POPULAÇÃO</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A REFORMA DA PRAÇA SÃO JOÃO BATISTA </t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>Joubert Gomes Barbosa, Antonio Donizete de Pádua, Antônio Donizete de Pádua</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DA PONTE EM CARÁTER DE REGIME DE URGÊNCIA  NA PAVIMENTAÇÃO DA RUA DOM PEDRO II</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A NIVELAÇÃO DAS ESTRADAS VICIAIS QUE DÃO ACESSO AS RODOVIAS : BR 491  E A LMG 857.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE A LISTA DE TELEFONE DOS CONSULTÓRIOS MÉDICOS QUE FAZEM PARCERIA COM A NOSSA CIDADE</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Oilson Rosa Pereira, Antonio Donizete de Pádua, Ari Natal Vidoni, Eurípedes Cardeal Dias, João Alberto Filho, Joubert Gomes Barbosa, Marcos Aparecido Silva, Paulo Sérgio Ribeiro, Paulo Sérgio Ribeiro, Tristão Tavares Lima Martins</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO AO PREFEITO MUNICIPAL QUE SEJA DOADO LANCHES PARA OS DOADORES DE SANGUE </t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>DAR UMA AJUDA DE CUSTO AOS TIMES: TAPIR, GABIROBA, CANDINHOS,CERRADO E CORINTINHA</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Antônio Donizete de Pádua, João Alberto Filho, João Alberto Filho, Joubert Gomes Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O CUMPRIMENTO DA LEI ORGÂNICA MUNICIPAL DE ITAMOGI-MG PELO PREFEITO MUNICIPAL DE ITAMOGI, O SENHOR OSMAIR MARTINS</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO PEDIDO DE EXPLICAÇÕES DO PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE EXPLICAÇÕES DO PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA DA LEI ORÇAMENTARIA ANUAL</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>Tristão Tavares Lima Martins</t>
   </si>
   <si>
     <t>" SOLICITO CALÇAMENTO Á RUA PARALELA COM AS RUAS: ISRAEL PINHEIRO E DON PEDRO SEGUNDO"</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE UM DENTISTA PARA OS PLANTÔES DURANTE O PERIODO NOTURNO NO PRONTO SOCORRO</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO: A CONTRATAÇÃO DE UM MÉDICO OFTALMOLOGISTA DIÁRIAMENTE</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO: A CONTRATAÇÃO DE UM MÉDICO ORTOPEDISTA DIÁRIAMENTE</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO: A CONTRATAÇÃO DE UM MÉDICO NEUROLOGISTA DIÁRIAMENTE</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO: A CONTRATAÇÃO DE UM MÉDICO GASTROENTEROLOGISTA DIÁRIAMENTE</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO: A CONTRATAÇÃO PARA OS PLANTÕES DURANTE A SEMANA NO PERÍODO NO PRONTO SOCORRO.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVO: A CONTRATAÇÃO DE UM MÉDICO CARDIOLOGISTA DIÁRIAMENTE</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>" DIÁRIAS DE VIAGEM A PASSOS"</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR  COM MÁXIMA DE URGÊNCIA O RELÓGIO DE PONTO EM TODOS OS SETORES ADMINISTRAÇÃO</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>Antônio Donizete de Pádua, João Alberto Filho, Joubert Gomes Barbosa</t>
   </si>
   <si>
     <t>REQUER O AUMENTO SALARIAL DOS SERVIDORES DA CÂMARA MUNICIPAL DE ITAMOGI NOS PATAMARES SUGERIDOS.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>REV</t>
   </si>
   <si>
     <t>Requerimento de Viagem</t>
   </si>
   <si>
     <t>Joubert Gomes Barbosa, Oilson Rosa Pereira</t>
   </si>
@@ -2405,51 +2405,51 @@
     <t>REQUERIMENTO DE DIÁRIA PARA BELO HORIZONTE NOS DIA 02 À 03 DE ABRIL DE 2013</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>João Alberto Filho, Oilson Rosa Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE DIÁRIA PARA BELO HORIZONTE NOS DIA 02 À 03 DE ABRIL DE 2013_x000D_
 </t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>" DIÁRIA DE VIAGEM A CIDADE DE BELO HORIZONTE E DUAS DIÁRIAS A CIDADE DE BRASILIA"</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/462/462_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DIÁRIA DE VIAGEM A CIDADE DE NOVA RESENDE."</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>"DIÁRIA DE VIAGEM A CIDADE DE PASSOS"</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>02/10/2013</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>"DUAS DIÁRIAS DE VIAGEM A CIDADE DE BELO HORIZONTE E DUAS DIÁRIAS A CIDADE DE BRASILIA"</t>
   </si>
   <si>
     <t>466</t>
   </si>
@@ -2474,64 +2474,64 @@
   <si>
     <t>469</t>
   </si>
   <si>
     <t>"DIÁRIA DE VIAGEM A CIDADE DE VARGINHA"</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>""DIÁRIA DE VIAGEM A CIDADE DE VARGINHA"</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE DIÁRIA PARA POÇOS DE CALDAS NO DIA 18 DE NOVEMBRO DE 2013_x000D_
 </t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf</t>
+    <t>http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE DIÁRIA PARA POÇOS DE CALDAS NO DIA 18 DE NOVEMBRO DE 2013 </t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>" DIÁRIA DE VIAGEM A CIDADE DE POÇOS DE CALDAS"</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>" DIÁRIAS DE VIAGEM A CIDADE DE POÇOS DE CALDAS"</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>478</t>
   </si>
@@ -2886,68 +2886,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itamogi.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H269"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="204" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="219.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>